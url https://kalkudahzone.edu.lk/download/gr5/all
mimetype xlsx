--- v0 (2026-05-14)
+++ v1 (2026-10-31)
@@ -12,290 +12,317 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>Census</t>
   </si>
   <si>
     <t>School Name</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Sat</t>
   </si>
   <si>
     <t>Above Cut-off</t>
   </si>
   <si>
     <t>% Above Cut-off</t>
   </si>
   <si>
     <t>Above 70</t>
   </si>
   <si>
     <t>% Above 70</t>
   </si>
   <si>
-    <t>Above 100</t>
+    <t>Bt/Kk/Karuwakerny Vigneswara Junior School</t>
   </si>
   <si>
-    <t>% Above 100</t>
+    <t>KP</t>
   </si>
   <si>
-    <t>Bt/Kk/Kirimichodai  Government Tamil Mixed School</t>
+    <t>Bt/Kk/Murakkoddanchenai Rama Kirishna Mission Vidyalayam</t>
   </si>
   <si>
-    <t>Koralaipattu North</t>
+    <t>Bt/Kk/Devapuram Gajamugan Vidyalayam</t>
   </si>
   <si>
-    <t>Bt/Kk/Kandalady Arunthathy Vidyalayam</t>
+    <t>Bt/Kk/Palaiyadithona Sri Murugan Vidyalayam</t>
+  </si>
+  <si>
+    <t>Bt/Kk/Thikiliveddai  Government Tamil Mixed School</t>
+  </si>
+  <si>
+    <t>Bt/Kk/Korakallimadu Sri Ramana Maharishi Vidyalayam</t>
+  </si>
+  <si>
+    <t>Bt/Kk/Poolakkadu  Government Tamil Mixed School</t>
+  </si>
+  <si>
+    <t>Bt/Kk/Kiran Vivekananda Vidyalayam</t>
+  </si>
+  <si>
+    <t>Bt/Kk/Vembu  Government Tamil Mixed School</t>
+  </si>
+  <si>
+    <t>Bt/Kk/Nasivanthivu Siva Vidyalayam</t>
+  </si>
+  <si>
+    <t>Bt/Kk/Puthukkudiyiruppu Vani Vidyalayam</t>
+  </si>
+  <si>
+    <t>Bt/Kk/Valaichenai Hindu Junior School</t>
+  </si>
+  <si>
+    <t>Bt/Kk/Kalkudah Namagal College</t>
+  </si>
+  <si>
+    <t>Bt/Kk/Kalmadu Vivegananda Vidyalayam</t>
+  </si>
+  <si>
+    <t>Bt/Kk/Sungankerny  Valampuri Vinayagar Vidyalayam</t>
+  </si>
+  <si>
+    <t>Bt/Kk/Kinnaiyady Sareswathy Vidyalayam</t>
   </si>
   <si>
     <t>Bt/Kk/Muravodai Shakthi Vidyalayam</t>
   </si>
   <si>
-    <t>Koralaipattu</t>
+    <t>Bt/Kk/Omadiyamadu Velamugan Vidyalayam</t>
   </si>
   <si>
-    <t>Bt/Kk/Vammivaddawan Vidyalayam</t>
+    <t>KPN</t>
+  </si>
+  <si>
+    <t>Bt/Kk/Vinayagapuram Vinayagar Vidyalayam</t>
+  </si>
+  <si>
+    <t>Bt/Kk/Koralankeny Thirumahal Vidyalayam</t>
+  </si>
+  <si>
+    <t>Bt/Kk/Santhively Sithy Vinayagar Junior  School</t>
+  </si>
+  <si>
+    <t>Bt/Kk/Akkuranai Bharathy Vidyalayam</t>
+  </si>
+  <si>
+    <t>Bt/Kk/Pethalai Chandrakanthan Viyalayam</t>
+  </si>
+  <si>
+    <t>Bt/Kk/Vadamunai  Government Tamil Mixed School</t>
+  </si>
+  <si>
+    <t>Bt/Kk/Veeranagar  Government Tamil Mixed School</t>
+  </si>
+  <si>
+    <t>Bt/Kk/Karunkalichoolai Sri Krishna Vidyalayam</t>
+  </si>
+  <si>
+    <t>Bt/Kk/Vahanery Kokulam Vidyalayam</t>
+  </si>
+  <si>
+    <t>Bt/Kk/Kiran New Colany Siva Vidyalayam</t>
+  </si>
+  <si>
+    <t>Bt/Kk/Pondugalchenai Ganapathy Vidyalayam</t>
+  </si>
+  <si>
+    <t>Bt/Kk/Mylankarachai Malaimagal Vidyalayam</t>
+  </si>
+  <si>
+    <t>Bt/Kk/Muruththanai Sri Murugan Vidyalayam</t>
+  </si>
+  <si>
+    <t>Bt/Kk/Tharavai Sri Kalaivani Vidyalayam</t>
+  </si>
+  <si>
+    <t>Bt/Kk/Kudumbimalai Kumaran Vidyalayam</t>
+  </si>
+  <si>
+    <t>Bt/Kk/Siruthenkal Sithy Vinayagar Vidyalayam</t>
+  </si>
+  <si>
+    <t>Bt/Kk/Pulipainthakal  Government Tamil Mixed School</t>
+  </si>
+  <si>
+    <t>Bt/Kk/Murukkantheevu Siva Shakthi Vidyalayam</t>
+  </si>
+  <si>
+    <t>Bt/Kk/Parankiyamadu Bharathy Vidyalayam</t>
+  </si>
+  <si>
+    <t>Bt/Kk/Kathiravely Vikneswara Junior School</t>
+  </si>
+  <si>
+    <t>Bt/Kk/Mavadivembu Vigneswara Vidyalayam</t>
+  </si>
+  <si>
+    <t>EP</t>
+  </si>
+  <si>
+    <t>Bt/Kk/Palacholai Vipulananda Vidyalayam</t>
+  </si>
+  <si>
+    <t>Bt/Kk/Vantharumoolai Kannaki Vidyalayam</t>
+  </si>
+  <si>
+    <t>Bt/Kk/Kumaraveliyar Kiramam Sithy Vinayagar Vidyalayam</t>
+  </si>
+  <si>
+    <t>Bt/Kk/Illukkupothanai Malaimahal Vidyalayam</t>
+  </si>
+  <si>
+    <t>Bt/Kk/Uthayanmoolai Vivekanantha Vidyalayam</t>
   </si>
   <si>
     <t>Bt/Kk/Orumulaicholai Sithy Vinayagar Vidyalayam</t>
   </si>
   <si>
-    <t>Eravurpattu 2</t>
+    <t>Bt/Kk/Perumaveli Sri Vaani Vidyalayam</t>
+  </si>
+  <si>
+    <t>Bt/Kk/Periyavaddavan Kannaki Vidyalayam</t>
+  </si>
+  <si>
+    <t>Bt/Kk/Vinayagar Kiramam Alaimahal Vidyalayam</t>
+  </si>
+  <si>
+    <t>Bt/Kk/Kommathurai Vinayagar Vidyalayam</t>
+  </si>
+  <si>
+    <t>Bt/Kk/Kaluwankerny Vivekanantha Vidyalayam</t>
+  </si>
+  <si>
+    <t>Bt/Kk/Veerakkaddu Mylavaddavan Vidyalayam</t>
+  </si>
+  <si>
+    <t>Bt/Kk/Vantharumoolai Ganesha Vidyalayam</t>
   </si>
   <si>
     <t>Bt/Kk/Eralakulam Government Tamil Mixed School</t>
-  </si>
-[...10 lines deleted...]
-    <t>Bt/Kk/Illukkupothanai Malaimahal Vidyalayam</t>
   </si>
   <si>
     <t>Bt/Kk/Sittandy Sri Ramakrishna  Vidyalayam</t>
   </si>
   <si>
     <t>Bt/Kk/Sittandy Sithy Vinayagar Vidyalayam</t>
   </si>
   <si>
-    <t>Bt/Kk/Sungankerny  Valampuri Vinayagar Vidyalayam</t>
+    <t>Bt/Kk/Chenkalady Central College</t>
+  </si>
+  <si>
+    <t>Bt/Kk/Chenkalady Vivekananda Vidyalayam</t>
+  </si>
+  <si>
+    <t>Bt/Kk/Singarathoppu Saraswathy Vidyalayam</t>
+  </si>
+  <si>
+    <t>Bt/Kk/Vaddawan Kalaimagal Vidyalayam</t>
+  </si>
+  <si>
+    <t>Bt/Kk/Alankulam  Government Tamil Mixed School</t>
+  </si>
+  <si>
+    <t>Bt/Kk/Punanai  Government Tamil Mixed School</t>
+  </si>
+  <si>
+    <t>Bt/Kk/Mathurankernykulam  Government Tamil Mixed School</t>
+  </si>
+  <si>
+    <t>Bt/Kk/Kirimichodai  Government Tamil Mixed School</t>
+  </si>
+  <si>
+    <t>Bt/Kk/Thaddumunai Manikka Vinayagar Vidyalayam.</t>
+  </si>
+  <si>
+    <t>Bt/Kk/Ralodai Valluvar Vidyalayam</t>
+  </si>
+  <si>
+    <t>Bt/Kk/Kokuvil Tamil Vidyalayam</t>
+  </si>
+  <si>
+    <t>Bt/Kk/Kayankerny Saraswathy Vidyalayam</t>
+  </si>
+  <si>
+    <t>Bt/Kk/Mankerny Roman Catholic Tamil Mixed School</t>
+  </si>
+  <si>
+    <t>Bt/Kk/Nediyamadu  Government Tamil Mixed School</t>
   </si>
   <si>
     <t>Bt/Kk/Palchenai Tamil Maha Vidyalayam</t>
   </si>
   <si>
-    <t>Bt/Kk/Omadiyamadu Velamugan Vidyalayam</t>
+    <t>Bt/Kk/Kaddumurivukulam  Government Tamil Mixed School</t>
   </si>
   <si>
-    <t>Bt/Kk/Vantharumoolai Vishnu Maha Vidyalayam</t>
+    <t>Bt/Kk/Vammivaddawan Vidyalayam</t>
   </si>
   <si>
-    <t>Bt/Kk/Siruthenkal Sithy Vinayagar Vidyalayam</t>
+    <t>Bt/Kk/Kandalady Arunthathy Vidyalayam</t>
   </si>
   <si>
-    <t>Bt/Kk/Kommathurai Vinayagar Vidyalayam</t>
-[...8 lines deleted...]
-    <t>Bt/Kk/Mathurankernykulam  Government Tamil Mixed School</t>
+    <t>Bt/Kk/Vakarai Maha Vidyalayam</t>
   </si>
   <si>
     <t>Bt/Kk/Uriyankaddu  Government Tamil Mixed School</t>
   </si>
   <si>
-    <t>Bt/Kk/Mankerny Roman Catholic Tamil Mixed School</t>
-[...4 lines deleted...]
-  <si>
     <t>Bt/Kk/Panichankerny Thirumahal Vidyalayam</t>
   </si>
   <si>
-    <t>Bt/Kk/Ralodai Valluvar Vidyalayam</t>
-[...119 lines deleted...]
-    <t>Bt/Kk/Periyavaddavan Kannaki Vidyalayam</t>
+    <t>Bt/kk/Sri Seelalankara Sinhala Vidyalaya</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -599,25328 +626,12307 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K771"/>
+  <dimension ref="A1:I457"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:11">
+    <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
-      <c r="J1" t="s">
+    </row>
+    <row r="2" spans="1:9">
+      <c r="A2">
+        <v>14429</v>
+      </c>
+      <c r="B2" t="s">
         <v>9</v>
       </c>
-      <c r="K1" t="s">
-[...7 lines deleted...]
-      <c r="B2" t="s">
+      <c r="C2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D2">
+        <v>2019</v>
+      </c>
+      <c r="E2">
+        <v>44</v>
+      </c>
+      <c r="F2">
+        <v>2</v>
+      </c>
+      <c r="G2">
+        <v>4.55</v>
+      </c>
+      <c r="H2">
+        <v>25</v>
+      </c>
+      <c r="I2">
+        <v>56.82</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="A3">
+        <v>14044</v>
+      </c>
+      <c r="B3" t="s">
         <v>11</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3">
+        <v>2019</v>
+      </c>
+      <c r="E3">
+        <v>54</v>
+      </c>
+      <c r="F3">
+        <v>5</v>
+      </c>
+      <c r="G3">
+        <v>9.26</v>
+      </c>
+      <c r="H3">
+        <v>35</v>
+      </c>
+      <c r="I3">
+        <v>64.81</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9">
+      <c r="A4">
+        <v>14043</v>
+      </c>
+      <c r="B4" t="s">
         <v>12</v>
       </c>
-      <c r="D2">
-[...2 lines deleted...]
-      <c r="E2">
+      <c r="C4" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4">
+        <v>2019</v>
+      </c>
+      <c r="E4">
+        <v>21</v>
+      </c>
+      <c r="G4">
+        <v>0.0</v>
+      </c>
+      <c r="H4">
+        <v>7</v>
+      </c>
+      <c r="I4">
+        <v>33.33</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5">
+        <v>14042</v>
+      </c>
+      <c r="B5" t="s">
+        <v>13</v>
+      </c>
+      <c r="C5" t="s">
+        <v>10</v>
+      </c>
+      <c r="D5">
+        <v>2019</v>
+      </c>
+      <c r="E5">
+        <v>17</v>
+      </c>
+      <c r="F5">
+        <v>1</v>
+      </c>
+      <c r="G5">
+        <v>5.88</v>
+      </c>
+      <c r="H5">
+        <v>13</v>
+      </c>
+      <c r="I5">
+        <v>76.47</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9">
+      <c r="A6">
+        <v>14041</v>
+      </c>
+      <c r="B6" t="s">
+        <v>14</v>
+      </c>
+      <c r="C6" t="s">
+        <v>10</v>
+      </c>
+      <c r="D6">
+        <v>2019</v>
+      </c>
+      <c r="E6">
+        <v>29</v>
+      </c>
+      <c r="G6">
+        <v>0.0</v>
+      </c>
+      <c r="H6">
+        <v>9</v>
+      </c>
+      <c r="I6">
+        <v>31.03</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9">
+      <c r="A7">
+        <v>14039</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D7">
+        <v>2019</v>
+      </c>
+      <c r="E7">
+        <v>44</v>
+      </c>
+      <c r="F7">
+        <v>3</v>
+      </c>
+      <c r="G7">
+        <v>6.82</v>
+      </c>
+      <c r="H7">
         <v>20</v>
       </c>
-      <c r="G2">
-[...13 lines deleted...]
-      <c r="B3" t="s">
+      <c r="I7">
+        <v>45.45</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9">
+      <c r="A8">
+        <v>14038</v>
+      </c>
+      <c r="B8" t="s">
+        <v>16</v>
+      </c>
+      <c r="C8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D8">
+        <v>2019</v>
+      </c>
+      <c r="E8">
+        <v>1</v>
+      </c>
+      <c r="G8">
+        <v>0.0</v>
+      </c>
+      <c r="H8">
+        <v>1</v>
+      </c>
+      <c r="I8">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9">
+        <v>14037</v>
+      </c>
+      <c r="B9" t="s">
+        <v>17</v>
+      </c>
+      <c r="C9" t="s">
+        <v>10</v>
+      </c>
+      <c r="D9">
+        <v>2019</v>
+      </c>
+      <c r="E9">
+        <v>108</v>
+      </c>
+      <c r="F9">
         <v>13</v>
       </c>
-      <c r="C3" t="s">
-[...5 lines deleted...]
-      <c r="E3">
+      <c r="G9">
+        <v>12.04</v>
+      </c>
+      <c r="H9">
+        <v>85</v>
+      </c>
+      <c r="I9">
+        <v>78.7</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10">
+        <v>14035</v>
+      </c>
+      <c r="B10" t="s">
+        <v>18</v>
+      </c>
+      <c r="C10" t="s">
+        <v>10</v>
+      </c>
+      <c r="D10">
+        <v>2019</v>
+      </c>
+      <c r="E10">
+        <v>7</v>
+      </c>
+      <c r="F10">
+        <v>1</v>
+      </c>
+      <c r="G10">
+        <v>14.29</v>
+      </c>
+      <c r="H10">
+        <v>2</v>
+      </c>
+      <c r="I10">
+        <v>28.57</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11">
+        <v>14034</v>
+      </c>
+      <c r="B11" t="s">
+        <v>19</v>
+      </c>
+      <c r="C11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D11">
+        <v>2019</v>
+      </c>
+      <c r="E11">
+        <v>23</v>
+      </c>
+      <c r="F11">
+        <v>1</v>
+      </c>
+      <c r="G11">
+        <v>4.35</v>
+      </c>
+      <c r="H11">
+        <v>9</v>
+      </c>
+      <c r="I11">
+        <v>39.13</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12">
+        <v>14033</v>
+      </c>
+      <c r="B12" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D12">
+        <v>2019</v>
+      </c>
+      <c r="E12">
+        <v>13</v>
+      </c>
+      <c r="F12">
+        <v>1</v>
+      </c>
+      <c r="G12">
+        <v>7.69</v>
+      </c>
+      <c r="H12">
+        <v>10</v>
+      </c>
+      <c r="I12">
+        <v>76.92</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13">
+        <v>14457</v>
+      </c>
+      <c r="B13" t="s">
+        <v>21</v>
+      </c>
+      <c r="C13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D13">
+        <v>2019</v>
+      </c>
+      <c r="E13">
+        <v>119</v>
+      </c>
+      <c r="F13">
+        <v>22</v>
+      </c>
+      <c r="G13">
+        <v>18.49</v>
+      </c>
+      <c r="H13">
+        <v>99</v>
+      </c>
+      <c r="I13">
+        <v>83.19</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14">
+        <v>14030</v>
+      </c>
+      <c r="B14" t="s">
+        <v>22</v>
+      </c>
+      <c r="C14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D14">
+        <v>2019</v>
+      </c>
+      <c r="E14">
+        <v>32</v>
+      </c>
+      <c r="F14">
+        <v>1</v>
+      </c>
+      <c r="G14">
+        <v>3.13</v>
+      </c>
+      <c r="H14">
+        <v>17</v>
+      </c>
+      <c r="I14">
+        <v>53.13</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15">
+        <v>14028</v>
+      </c>
+      <c r="B15" t="s">
+        <v>23</v>
+      </c>
+      <c r="C15" t="s">
+        <v>10</v>
+      </c>
+      <c r="D15">
+        <v>2019</v>
+      </c>
+      <c r="E15">
+        <v>9</v>
+      </c>
+      <c r="G15">
+        <v>0.0</v>
+      </c>
+      <c r="H15">
+        <v>4</v>
+      </c>
+      <c r="I15">
+        <v>44.44</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16">
+        <v>14027</v>
+      </c>
+      <c r="B16" t="s">
+        <v>24</v>
+      </c>
+      <c r="C16" t="s">
+        <v>10</v>
+      </c>
+      <c r="D16">
+        <v>2019</v>
+      </c>
+      <c r="E16">
+        <v>39</v>
+      </c>
+      <c r="G16">
+        <v>0.0</v>
+      </c>
+      <c r="H16">
+        <v>21</v>
+      </c>
+      <c r="I16">
+        <v>53.85</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17">
+        <v>14026</v>
+      </c>
+      <c r="B17" t="s">
+        <v>25</v>
+      </c>
+      <c r="C17" t="s">
+        <v>10</v>
+      </c>
+      <c r="D17">
+        <v>2019</v>
+      </c>
+      <c r="E17">
+        <v>39</v>
+      </c>
+      <c r="G17">
+        <v>0.0</v>
+      </c>
+      <c r="H17">
+        <v>25</v>
+      </c>
+      <c r="I17">
+        <v>64.1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18">
+        <v>14025</v>
+      </c>
+      <c r="B18" t="s">
+        <v>26</v>
+      </c>
+      <c r="C18" t="s">
+        <v>10</v>
+      </c>
+      <c r="D18">
+        <v>2019</v>
+      </c>
+      <c r="E18">
+        <v>21</v>
+      </c>
+      <c r="G18">
+        <v>0.0</v>
+      </c>
+      <c r="H18">
+        <v>18</v>
+      </c>
+      <c r="I18">
+        <v>85.71</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19">
+        <v>14425</v>
+      </c>
+      <c r="B19" t="s">
+        <v>27</v>
+      </c>
+      <c r="C19" t="s">
+        <v>28</v>
+      </c>
+      <c r="D19">
+        <v>2019</v>
+      </c>
+      <c r="E19">
+        <v>2</v>
+      </c>
+      <c r="G19">
+        <v>0.0</v>
+      </c>
+      <c r="H19">
+        <v>2</v>
+      </c>
+      <c r="I19">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20">
+        <v>14273</v>
+      </c>
+      <c r="B20" t="s">
+        <v>29</v>
+      </c>
+      <c r="C20" t="s">
+        <v>10</v>
+      </c>
+      <c r="D20">
+        <v>2019</v>
+      </c>
+      <c r="E20">
+        <v>32</v>
+      </c>
+      <c r="F20">
+        <v>2</v>
+      </c>
+      <c r="G20">
+        <v>6.25</v>
+      </c>
+      <c r="H20">
+        <v>23</v>
+      </c>
+      <c r="I20">
+        <v>71.88</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21">
+        <v>14274</v>
+      </c>
+      <c r="B21" t="s">
+        <v>30</v>
+      </c>
+      <c r="C21" t="s">
+        <v>10</v>
+      </c>
+      <c r="D21">
+        <v>2019</v>
+      </c>
+      <c r="E21">
+        <v>5</v>
+      </c>
+      <c r="G21">
+        <v>0.0</v>
+      </c>
+      <c r="H21">
+        <v>4</v>
+      </c>
+      <c r="I21">
+        <v>80.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22">
+        <v>14430</v>
+      </c>
+      <c r="B22" t="s">
+        <v>31</v>
+      </c>
+      <c r="C22" t="s">
+        <v>10</v>
+      </c>
+      <c r="D22">
+        <v>2019</v>
+      </c>
+      <c r="E22">
+        <v>78</v>
+      </c>
+      <c r="F22">
+        <v>7</v>
+      </c>
+      <c r="G22">
+        <v>8.97</v>
+      </c>
+      <c r="H22">
+        <v>55</v>
+      </c>
+      <c r="I22">
+        <v>70.51</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23">
+        <v>14427</v>
+      </c>
+      <c r="B23" t="s">
+        <v>32</v>
+      </c>
+      <c r="C23" t="s">
+        <v>10</v>
+      </c>
+      <c r="D23">
+        <v>2019</v>
+      </c>
+      <c r="E23">
+        <v>10</v>
+      </c>
+      <c r="G23">
+        <v>0.0</v>
+      </c>
+      <c r="I23">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24">
+        <v>14426</v>
+      </c>
+      <c r="B24" t="s">
+        <v>33</v>
+      </c>
+      <c r="C24" t="s">
+        <v>10</v>
+      </c>
+      <c r="D24">
+        <v>2019</v>
+      </c>
+      <c r="E24">
+        <v>67</v>
+      </c>
+      <c r="F24">
+        <v>4</v>
+      </c>
+      <c r="G24">
+        <v>5.97</v>
+      </c>
+      <c r="H24">
+        <v>53</v>
+      </c>
+      <c r="I24">
+        <v>79.1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25">
+        <v>14282</v>
+      </c>
+      <c r="B25" t="s">
+        <v>34</v>
+      </c>
+      <c r="C25" t="s">
+        <v>10</v>
+      </c>
+      <c r="D25">
+        <v>2019</v>
+      </c>
+      <c r="E25">
         <v>6</v>
-      </c>
-[...696 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G25">
         <v>0.0</v>
       </c>
       <c r="H25">
         <v>5</v>
       </c>
       <c r="I25">
-        <v>22.73</v>
-[...5 lines deleted...]
-    <row r="26" spans="1:11">
+        <v>83.33</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9">
       <c r="A26">
-        <v>14008</v>
+        <v>14024</v>
       </c>
       <c r="B26" t="s">
+        <v>35</v>
+      </c>
+      <c r="C26" t="s">
+        <v>10</v>
+      </c>
+      <c r="D26">
+        <v>2019</v>
+      </c>
+      <c r="E26">
+        <v>9</v>
+      </c>
+      <c r="G26">
+        <v>0.0</v>
+      </c>
+      <c r="H26">
+        <v>1</v>
+      </c>
+      <c r="I26">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27">
+        <v>14271</v>
+      </c>
+      <c r="B27" t="s">
+        <v>36</v>
+      </c>
+      <c r="C27" t="s">
+        <v>10</v>
+      </c>
+      <c r="D27">
+        <v>2019</v>
+      </c>
+      <c r="E27">
+        <v>10</v>
+      </c>
+      <c r="G27">
+        <v>0.0</v>
+      </c>
+      <c r="H27">
+        <v>5</v>
+      </c>
+      <c r="I27">
+        <v>50.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9">
+      <c r="A28">
+        <v>14015</v>
+      </c>
+      <c r="B28" t="s">
+        <v>37</v>
+      </c>
+      <c r="C28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D28">
+        <v>2019</v>
+      </c>
+      <c r="E28">
+        <v>41</v>
+      </c>
+      <c r="G28">
+        <v>0.0</v>
+      </c>
+      <c r="H28">
+        <v>14</v>
+      </c>
+      <c r="I28">
+        <v>34.15</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29">
+        <v>14311</v>
+      </c>
+      <c r="B29" t="s">
         <v>38</v>
       </c>
-      <c r="C26" t="s">
-[...5 lines deleted...]
-      <c r="E26">
+      <c r="C29" t="s">
+        <v>10</v>
+      </c>
+      <c r="D29">
+        <v>2019</v>
+      </c>
+      <c r="E29">
+        <v>17</v>
+      </c>
+      <c r="G29">
+        <v>0.0</v>
+      </c>
+      <c r="H29">
+        <v>4</v>
+      </c>
+      <c r="I29">
+        <v>23.53</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30">
+        <v>14310</v>
+      </c>
+      <c r="B30" t="s">
+        <v>39</v>
+      </c>
+      <c r="C30" t="s">
+        <v>10</v>
+      </c>
+      <c r="D30">
+        <v>2019</v>
+      </c>
+      <c r="E30">
         <v>2</v>
       </c>
-      <c r="G26">
-[...2 lines deleted...]
-      <c r="H26">
+      <c r="G30">
+        <v>0.0</v>
+      </c>
+      <c r="H30">
+        <v>1</v>
+      </c>
+      <c r="I30">
+        <v>50.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9">
+      <c r="A31">
+        <v>14298</v>
+      </c>
+      <c r="B31" t="s">
+        <v>40</v>
+      </c>
+      <c r="C31" t="s">
+        <v>10</v>
+      </c>
+      <c r="D31">
+        <v>2019</v>
+      </c>
+      <c r="E31">
+        <v>7</v>
+      </c>
+      <c r="G31">
+        <v>0.0</v>
+      </c>
+      <c r="H31">
+        <v>5</v>
+      </c>
+      <c r="I31">
+        <v>71.43</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9">
+      <c r="A32">
+        <v>14281</v>
+      </c>
+      <c r="B32" t="s">
+        <v>41</v>
+      </c>
+      <c r="C32" t="s">
+        <v>10</v>
+      </c>
+      <c r="D32">
+        <v>2019</v>
+      </c>
+      <c r="E32">
+        <v>4</v>
+      </c>
+      <c r="G32">
+        <v>0.0</v>
+      </c>
+      <c r="I32">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9">
+      <c r="A33">
+        <v>14279</v>
+      </c>
+      <c r="B33" t="s">
+        <v>42</v>
+      </c>
+      <c r="C33" t="s">
+        <v>10</v>
+      </c>
+      <c r="D33">
+        <v>2019</v>
+      </c>
+      <c r="E33">
+        <v>1</v>
+      </c>
+      <c r="G33">
+        <v>0.0</v>
+      </c>
+      <c r="I33">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9">
+      <c r="A34">
+        <v>14278</v>
+      </c>
+      <c r="B34" t="s">
+        <v>43</v>
+      </c>
+      <c r="C34" t="s">
+        <v>10</v>
+      </c>
+      <c r="D34">
+        <v>2019</v>
+      </c>
+      <c r="E34">
+        <v>4</v>
+      </c>
+      <c r="G34">
+        <v>0.0</v>
+      </c>
+      <c r="I34">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9">
+      <c r="A35">
+        <v>14280</v>
+      </c>
+      <c r="B35" t="s">
+        <v>44</v>
+      </c>
+      <c r="C35" t="s">
+        <v>10</v>
+      </c>
+      <c r="D35">
+        <v>2019</v>
+      </c>
+      <c r="E35">
         <v>2</v>
       </c>
-      <c r="I26">
+      <c r="G35">
+        <v>0.0</v>
+      </c>
+      <c r="H35">
+        <v>1</v>
+      </c>
+      <c r="I35">
+        <v>50.0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9">
+      <c r="A36">
+        <v>14277</v>
+      </c>
+      <c r="B36" t="s">
+        <v>45</v>
+      </c>
+      <c r="C36" t="s">
+        <v>10</v>
+      </c>
+      <c r="D36">
+        <v>2019</v>
+      </c>
+      <c r="E36">
+        <v>7</v>
+      </c>
+      <c r="G36">
+        <v>0.0</v>
+      </c>
+      <c r="H36">
+        <v>7</v>
+      </c>
+      <c r="I36">
         <v>100.0</v>
       </c>
-      <c r="K26">
-[...22 lines deleted...]
-      <c r="H27">
+    </row>
+    <row r="37" spans="1:9">
+      <c r="A37">
+        <v>14276</v>
+      </c>
+      <c r="B37" t="s">
+        <v>46</v>
+      </c>
+      <c r="C37" t="s">
+        <v>10</v>
+      </c>
+      <c r="D37">
+        <v>2019</v>
+      </c>
+      <c r="E37">
+        <v>6</v>
+      </c>
+      <c r="G37">
+        <v>0.0</v>
+      </c>
+      <c r="H37">
+        <v>1</v>
+      </c>
+      <c r="I37">
+        <v>16.67</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9">
+      <c r="A38">
+        <v>14275</v>
+      </c>
+      <c r="B38" t="s">
+        <v>47</v>
+      </c>
+      <c r="C38" t="s">
+        <v>10</v>
+      </c>
+      <c r="D38">
+        <v>2019</v>
+      </c>
+      <c r="E38">
+        <v>6</v>
+      </c>
+      <c r="G38">
+        <v>0.0</v>
+      </c>
+      <c r="H38">
+        <v>6</v>
+      </c>
+      <c r="I38">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9">
+      <c r="A39">
+        <v>14424</v>
+      </c>
+      <c r="B39" t="s">
+        <v>48</v>
+      </c>
+      <c r="C39" t="s">
+        <v>28</v>
+      </c>
+      <c r="D39">
+        <v>2019</v>
+      </c>
+      <c r="E39">
+        <v>68</v>
+      </c>
+      <c r="F39">
+        <v>4</v>
+      </c>
+      <c r="G39">
+        <v>5.88</v>
+      </c>
+      <c r="H39">
+        <v>40</v>
+      </c>
+      <c r="I39">
+        <v>58.82</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9">
+      <c r="A40">
+        <v>14049</v>
+      </c>
+      <c r="B40" t="s">
+        <v>49</v>
+      </c>
+      <c r="C40" t="s">
+        <v>50</v>
+      </c>
+      <c r="D40">
+        <v>2019</v>
+      </c>
+      <c r="E40">
+        <v>50</v>
+      </c>
+      <c r="F40">
+        <v>8</v>
+      </c>
+      <c r="G40">
+        <v>16.0</v>
+      </c>
+      <c r="H40">
+        <v>32</v>
+      </c>
+      <c r="I40">
+        <v>64.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9">
+      <c r="A41">
+        <v>14305</v>
+      </c>
+      <c r="B41" t="s">
+        <v>51</v>
+      </c>
+      <c r="C41" t="s">
+        <v>50</v>
+      </c>
+      <c r="D41">
+        <v>2019</v>
+      </c>
+      <c r="E41">
+        <v>19</v>
+      </c>
+      <c r="F41">
+        <v>2</v>
+      </c>
+      <c r="G41">
+        <v>10.53</v>
+      </c>
+      <c r="H41">
+        <v>14</v>
+      </c>
+      <c r="I41">
+        <v>73.68</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9">
+      <c r="A42">
+        <v>14264</v>
+      </c>
+      <c r="B42" t="s">
+        <v>52</v>
+      </c>
+      <c r="C42" t="s">
+        <v>50</v>
+      </c>
+      <c r="D42">
+        <v>2019</v>
+      </c>
+      <c r="E42">
+        <v>20</v>
+      </c>
+      <c r="F42">
+        <v>2</v>
+      </c>
+      <c r="G42">
+        <v>10.0</v>
+      </c>
+      <c r="H42">
+        <v>13</v>
+      </c>
+      <c r="I42">
+        <v>65.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9">
+      <c r="A43">
+        <v>14260</v>
+      </c>
+      <c r="B43" t="s">
+        <v>53</v>
+      </c>
+      <c r="C43" t="s">
+        <v>50</v>
+      </c>
+      <c r="D43">
+        <v>2019</v>
+      </c>
+      <c r="E43">
+        <v>34</v>
+      </c>
+      <c r="F43">
         <v>3</v>
       </c>
-      <c r="I27">
-[...7 lines deleted...]
-      <c r="A28">
+      <c r="G43">
+        <v>8.82</v>
+      </c>
+      <c r="H43">
+        <v>25</v>
+      </c>
+      <c r="I43">
+        <v>73.53</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9">
+      <c r="A44">
+        <v>14258</v>
+      </c>
+      <c r="B44" t="s">
+        <v>54</v>
+      </c>
+      <c r="C44" t="s">
+        <v>50</v>
+      </c>
+      <c r="D44">
+        <v>2019</v>
+      </c>
+      <c r="E44">
+        <v>4</v>
+      </c>
+      <c r="G44">
+        <v>0.0</v>
+      </c>
+      <c r="H44">
+        <v>2</v>
+      </c>
+      <c r="I44">
+        <v>50.0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9">
+      <c r="A45">
+        <v>14257</v>
+      </c>
+      <c r="B45" t="s">
+        <v>55</v>
+      </c>
+      <c r="C45" t="s">
+        <v>50</v>
+      </c>
+      <c r="D45">
+        <v>2019</v>
+      </c>
+      <c r="E45">
+        <v>9</v>
+      </c>
+      <c r="F45">
+        <v>1</v>
+      </c>
+      <c r="G45">
+        <v>11.11</v>
+      </c>
+      <c r="H45">
+        <v>7</v>
+      </c>
+      <c r="I45">
+        <v>77.78</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9">
+      <c r="A46">
+        <v>14256</v>
+      </c>
+      <c r="B46" t="s">
+        <v>56</v>
+      </c>
+      <c r="C46" t="s">
+        <v>50</v>
+      </c>
+      <c r="D46">
+        <v>2019</v>
+      </c>
+      <c r="E46">
+        <v>18</v>
+      </c>
+      <c r="F46">
+        <v>2</v>
+      </c>
+      <c r="G46">
+        <v>11.11</v>
+      </c>
+      <c r="H46">
+        <v>9</v>
+      </c>
+      <c r="I46">
+        <v>50.0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9">
+      <c r="A47">
+        <v>14255</v>
+      </c>
+      <c r="B47" t="s">
+        <v>57</v>
+      </c>
+      <c r="C47" t="s">
+        <v>50</v>
+      </c>
+      <c r="D47">
+        <v>2019</v>
+      </c>
+      <c r="E47">
+        <v>2</v>
+      </c>
+      <c r="G47">
+        <v>0.0</v>
+      </c>
+      <c r="H47">
+        <v>1</v>
+      </c>
+      <c r="I47">
+        <v>50.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9">
+      <c r="A48">
+        <v>14254</v>
+      </c>
+      <c r="B48" t="s">
+        <v>58</v>
+      </c>
+      <c r="C48" t="s">
+        <v>50</v>
+      </c>
+      <c r="D48">
+        <v>2019</v>
+      </c>
+      <c r="E48">
+        <v>4</v>
+      </c>
+      <c r="G48">
+        <v>0.0</v>
+      </c>
+      <c r="H48">
+        <v>2</v>
+      </c>
+      <c r="I48">
+        <v>50.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9">
+      <c r="A49">
+        <v>14253</v>
+      </c>
+      <c r="B49" t="s">
+        <v>59</v>
+      </c>
+      <c r="C49" t="s">
+        <v>50</v>
+      </c>
+      <c r="D49">
+        <v>2019</v>
+      </c>
+      <c r="E49">
+        <v>53</v>
+      </c>
+      <c r="G49">
+        <v>0.0</v>
+      </c>
+      <c r="H49">
+        <v>24</v>
+      </c>
+      <c r="I49">
+        <v>45.28</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9">
+      <c r="A50">
+        <v>14054</v>
+      </c>
+      <c r="B50" t="s">
+        <v>60</v>
+      </c>
+      <c r="C50" t="s">
+        <v>50</v>
+      </c>
+      <c r="D50">
+        <v>2019</v>
+      </c>
+      <c r="E50">
+        <v>26</v>
+      </c>
+      <c r="F50">
+        <v>6</v>
+      </c>
+      <c r="G50">
+        <v>23.08</v>
+      </c>
+      <c r="H50">
+        <v>23</v>
+      </c>
+      <c r="I50">
+        <v>88.46</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9">
+      <c r="A51">
+        <v>14053</v>
+      </c>
+      <c r="B51" t="s">
+        <v>61</v>
+      </c>
+      <c r="C51" t="s">
+        <v>50</v>
+      </c>
+      <c r="D51">
+        <v>2019</v>
+      </c>
+      <c r="E51">
+        <v>46</v>
+      </c>
+      <c r="F51">
+        <v>1</v>
+      </c>
+      <c r="G51">
+        <v>2.17</v>
+      </c>
+      <c r="H51">
+        <v>14</v>
+      </c>
+      <c r="I51">
+        <v>30.43</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9">
+      <c r="A52">
+        <v>14052</v>
+      </c>
+      <c r="B52" t="s">
+        <v>62</v>
+      </c>
+      <c r="C52" t="s">
+        <v>50</v>
+      </c>
+      <c r="D52">
+        <v>2019</v>
+      </c>
+      <c r="E52">
+        <v>2</v>
+      </c>
+      <c r="G52">
+        <v>0.0</v>
+      </c>
+      <c r="I52">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9">
+      <c r="A53">
         <v>14051</v>
       </c>
-      <c r="B28" t="s">
-[...14 lines deleted...]
-      <c r="H28">
+      <c r="B53" t="s">
+        <v>63</v>
+      </c>
+      <c r="C53" t="s">
+        <v>50</v>
+      </c>
+      <c r="D53">
+        <v>2019</v>
+      </c>
+      <c r="E53">
+        <v>68</v>
+      </c>
+      <c r="F53">
+        <v>19</v>
+      </c>
+      <c r="G53">
+        <v>27.94</v>
+      </c>
+      <c r="H53">
+        <v>56</v>
+      </c>
+      <c r="I53">
+        <v>82.35</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9">
+      <c r="A54">
+        <v>14048</v>
+      </c>
+      <c r="B54" t="s">
+        <v>64</v>
+      </c>
+      <c r="C54" t="s">
+        <v>50</v>
+      </c>
+      <c r="D54">
+        <v>2019</v>
+      </c>
+      <c r="E54">
+        <v>1</v>
+      </c>
+      <c r="G54">
+        <v>0.0</v>
+      </c>
+      <c r="I54">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9">
+      <c r="A55">
+        <v>14047</v>
+      </c>
+      <c r="B55" t="s">
+        <v>65</v>
+      </c>
+      <c r="C55" t="s">
+        <v>50</v>
+      </c>
+      <c r="D55">
+        <v>2019</v>
+      </c>
+      <c r="E55">
+        <v>83</v>
+      </c>
+      <c r="F55">
+        <v>16</v>
+      </c>
+      <c r="G55">
+        <v>19.28</v>
+      </c>
+      <c r="H55">
+        <v>61</v>
+      </c>
+      <c r="I55">
+        <v>73.49</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9">
+      <c r="A56">
+        <v>14046</v>
+      </c>
+      <c r="B56" t="s">
+        <v>66</v>
+      </c>
+      <c r="C56" t="s">
+        <v>50</v>
+      </c>
+      <c r="D56">
+        <v>2019</v>
+      </c>
+      <c r="E56">
+        <v>42</v>
+      </c>
+      <c r="F56">
+        <v>1</v>
+      </c>
+      <c r="G56">
+        <v>2.38</v>
+      </c>
+      <c r="H56">
+        <v>33</v>
+      </c>
+      <c r="I56">
+        <v>78.57</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9">
+      <c r="A57">
+        <v>14055</v>
+      </c>
+      <c r="B57" t="s">
+        <v>67</v>
+      </c>
+      <c r="C57" t="s">
+        <v>50</v>
+      </c>
+      <c r="D57">
+        <v>2019</v>
+      </c>
+      <c r="E57">
+        <v>117</v>
+      </c>
+      <c r="F57">
+        <v>21</v>
+      </c>
+      <c r="G57">
+        <v>17.95</v>
+      </c>
+      <c r="H57">
+        <v>95</v>
+      </c>
+      <c r="I57">
+        <v>81.2</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9">
+      <c r="A58">
+        <v>14314</v>
+      </c>
+      <c r="B58" t="s">
+        <v>68</v>
+      </c>
+      <c r="C58" t="s">
+        <v>50</v>
+      </c>
+      <c r="D58">
+        <v>2019</v>
+      </c>
+      <c r="E58">
+        <v>62</v>
+      </c>
+      <c r="F58">
+        <v>5</v>
+      </c>
+      <c r="G58">
+        <v>8.06</v>
+      </c>
+      <c r="H58">
+        <v>41</v>
+      </c>
+      <c r="I58">
+        <v>66.13</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9">
+      <c r="A59">
+        <v>14315</v>
+      </c>
+      <c r="B59" t="s">
+        <v>69</v>
+      </c>
+      <c r="C59" t="s">
+        <v>50</v>
+      </c>
+      <c r="D59">
+        <v>2019</v>
+      </c>
+      <c r="E59">
+        <v>19</v>
+      </c>
+      <c r="G59">
+        <v>0.0</v>
+      </c>
+      <c r="H59">
         <v>2</v>
       </c>
-      <c r="I28">
-[...162 lines deleted...]
-      <c r="J33">
+      <c r="I59">
+        <v>10.53</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9">
+      <c r="A60">
+        <v>14011</v>
+      </c>
+      <c r="B60" t="s">
+        <v>70</v>
+      </c>
+      <c r="C60" t="s">
+        <v>28</v>
+      </c>
+      <c r="D60">
+        <v>2019</v>
+      </c>
+      <c r="E60">
+        <v>9</v>
+      </c>
+      <c r="G60">
+        <v>0.0</v>
+      </c>
+      <c r="H60">
         <v>8</v>
       </c>
-      <c r="K33">
-[...865 lines deleted...]
-      </c>
       <c r="I60">
-        <v>0.0</v>
-[...5 lines deleted...]
-    <row r="61" spans="1:11">
+        <v>88.89</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9">
       <c r="A61">
-        <v>14043</v>
+        <v>14012</v>
       </c>
       <c r="B61" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="C61" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="D61">
-        <v>2013</v>
+        <v>2019</v>
       </c>
       <c r="E61">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="G61">
         <v>0.0</v>
       </c>
       <c r="H61">
         <v>3</v>
       </c>
       <c r="I61">
-        <v>14.29</v>
-[...5 lines deleted...]
-    <row r="62" spans="1:11">
+        <v>15.0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9">
       <c r="A62">
-        <v>14039</v>
+        <v>14013</v>
       </c>
       <c r="B62" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="C62" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="D62">
-        <v>2013</v>
+        <v>2019</v>
       </c>
       <c r="E62">
-        <v>27</v>
+        <v>4</v>
       </c>
       <c r="G62">
         <v>0.0</v>
       </c>
       <c r="H62">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="I62">
-        <v>66.67</v>
-[...1 lines deleted...]
-      <c r="J62">
+        <v>25.0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9">
+      <c r="A63">
+        <v>14251</v>
+      </c>
+      <c r="B63" t="s">
+        <v>73</v>
+      </c>
+      <c r="C63" t="s">
+        <v>28</v>
+      </c>
+      <c r="D63">
+        <v>2019</v>
+      </c>
+      <c r="E63">
+        <v>10</v>
+      </c>
+      <c r="G63">
+        <v>0.0</v>
+      </c>
+      <c r="H63">
+        <v>2</v>
+      </c>
+      <c r="I63">
+        <v>20.0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="A64">
+        <v>14252</v>
+      </c>
+      <c r="B64" t="s">
+        <v>74</v>
+      </c>
+      <c r="C64" t="s">
+        <v>28</v>
+      </c>
+      <c r="D64">
+        <v>2019</v>
+      </c>
+      <c r="E64">
+        <v>3</v>
+      </c>
+      <c r="G64">
+        <v>0.0</v>
+      </c>
+      <c r="I64">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9">
+      <c r="A65">
+        <v>14329</v>
+      </c>
+      <c r="B65" t="s">
+        <v>75</v>
+      </c>
+      <c r="C65" t="s">
+        <v>28</v>
+      </c>
+      <c r="D65">
+        <v>2019</v>
+      </c>
+      <c r="E65">
+        <v>20</v>
+      </c>
+      <c r="G65">
+        <v>0.0</v>
+      </c>
+      <c r="H65">
+        <v>5</v>
+      </c>
+      <c r="I65">
+        <v>25.0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9">
+      <c r="A66">
+        <v>14336</v>
+      </c>
+      <c r="B66" t="s">
+        <v>76</v>
+      </c>
+      <c r="C66" t="s">
+        <v>28</v>
+      </c>
+      <c r="D66">
+        <v>2019</v>
+      </c>
+      <c r="E66">
         <v>9</v>
       </c>
-      <c r="K62">
+      <c r="G66">
+        <v>0.0</v>
+      </c>
+      <c r="H66">
+        <v>3</v>
+      </c>
+      <c r="I66">
         <v>33.33</v>
       </c>
     </row>
-    <row r="63" spans="1:11">
-[...127 lines deleted...]
-    <row r="67" spans="1:11">
+    <row r="67" spans="1:9">
       <c r="A67">
-        <v>14036</v>
+        <v>14337</v>
       </c>
       <c r="B67" t="s">
-        <v>66</v>
+        <v>77</v>
       </c>
       <c r="C67" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="D67">
-        <v>2013</v>
+        <v>2019</v>
       </c>
       <c r="E67">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="G67">
         <v>0.0</v>
       </c>
-      <c r="H67">
-[...1 lines deleted...]
-      </c>
       <c r="I67">
-        <v>31.58</v>
-[...8 lines deleted...]
-    <row r="68" spans="1:11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9">
       <c r="A68">
-        <v>14038</v>
+        <v>14010</v>
       </c>
       <c r="B68" t="s">
-        <v>67</v>
+        <v>78</v>
       </c>
       <c r="C68" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="D68">
-        <v>2013</v>
+        <v>2019</v>
       </c>
       <c r="E68">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="G68">
-        <v>5.56</v>
+        <v>0.0</v>
       </c>
       <c r="H68">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="I68">
-        <v>55.56</v>
-[...8 lines deleted...]
-    <row r="69" spans="1:11">
+        <v>23.53</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9">
       <c r="A69">
-        <v>14032</v>
+        <v>14009</v>
       </c>
       <c r="B69" t="s">
-        <v>69</v>
+        <v>79</v>
       </c>
       <c r="C69" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="D69">
-        <v>2013</v>
+        <v>2019</v>
       </c>
       <c r="E69">
         <v>26</v>
       </c>
       <c r="G69">
         <v>0.0</v>
       </c>
       <c r="H69">
+        <v>5</v>
+      </c>
+      <c r="I69">
+        <v>19.23</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9">
+      <c r="A70">
+        <v>14428</v>
+      </c>
+      <c r="B70" t="s">
+        <v>80</v>
+      </c>
+      <c r="C70" t="s">
+        <v>50</v>
+      </c>
+      <c r="D70">
+        <v>2019</v>
+      </c>
+      <c r="E70">
+        <v>12</v>
+      </c>
+      <c r="G70">
+        <v>0.0</v>
+      </c>
+      <c r="H70">
+        <v>1</v>
+      </c>
+      <c r="I70">
+        <v>8.33</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9">
+      <c r="A71">
+        <v>14002</v>
+      </c>
+      <c r="B71" t="s">
+        <v>81</v>
+      </c>
+      <c r="C71" t="s">
+        <v>28</v>
+      </c>
+      <c r="D71">
+        <v>2019</v>
+      </c>
+      <c r="E71">
+        <v>36</v>
+      </c>
+      <c r="F71">
+        <v>2</v>
+      </c>
+      <c r="G71">
+        <v>5.56</v>
+      </c>
+      <c r="H71">
+        <v>12</v>
+      </c>
+      <c r="I71">
+        <v>33.33</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9">
+      <c r="A72">
+        <v>14003</v>
+      </c>
+      <c r="B72" t="s">
+        <v>82</v>
+      </c>
+      <c r="C72" t="s">
+        <v>28</v>
+      </c>
+      <c r="D72">
+        <v>2019</v>
+      </c>
+      <c r="E72">
+        <v>11</v>
+      </c>
+      <c r="G72">
+        <v>0.0</v>
+      </c>
+      <c r="H72">
+        <v>9</v>
+      </c>
+      <c r="I72">
+        <v>81.82</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9">
+      <c r="A73">
+        <v>14004</v>
+      </c>
+      <c r="B73" t="s">
+        <v>83</v>
+      </c>
+      <c r="C73" t="s">
+        <v>28</v>
+      </c>
+      <c r="D73">
+        <v>2019</v>
+      </c>
+      <c r="E73">
+        <v>40</v>
+      </c>
+      <c r="F73">
+        <v>1</v>
+      </c>
+      <c r="G73">
+        <v>2.5</v>
+      </c>
+      <c r="H73">
+        <v>26</v>
+      </c>
+      <c r="I73">
+        <v>65.0</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9">
+      <c r="A74">
+        <v>14005</v>
+      </c>
+      <c r="B74" t="s">
+        <v>84</v>
+      </c>
+      <c r="C74" t="s">
+        <v>28</v>
+      </c>
+      <c r="D74">
+        <v>2019</v>
+      </c>
+      <c r="E74">
+        <v>14</v>
+      </c>
+      <c r="F74">
+        <v>4</v>
+      </c>
+      <c r="G74">
+        <v>28.57</v>
+      </c>
+      <c r="H74">
+        <v>12</v>
+      </c>
+      <c r="I74">
+        <v>85.71</v>
+      </c>
+    </row>
+    <row r="75" spans="1:9">
+      <c r="A75">
+        <v>14006</v>
+      </c>
+      <c r="B75" t="s">
+        <v>85</v>
+      </c>
+      <c r="C75" t="s">
+        <v>28</v>
+      </c>
+      <c r="D75">
+        <v>2019</v>
+      </c>
+      <c r="E75">
+        <v>19</v>
+      </c>
+      <c r="G75">
+        <v>0.0</v>
+      </c>
+      <c r="H75">
+        <v>9</v>
+      </c>
+      <c r="I75">
+        <v>47.37</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9">
+      <c r="A76">
+        <v>14007</v>
+      </c>
+      <c r="B76" t="s">
+        <v>86</v>
+      </c>
+      <c r="C76" t="s">
+        <v>28</v>
+      </c>
+      <c r="D76">
+        <v>2019</v>
+      </c>
+      <c r="E76">
+        <v>7</v>
+      </c>
+      <c r="G76">
+        <v>0.0</v>
+      </c>
+      <c r="H76">
+        <v>4</v>
+      </c>
+      <c r="I76">
+        <v>57.14</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9">
+      <c r="A77">
+        <v>14008</v>
+      </c>
+      <c r="B77" t="s">
+        <v>87</v>
+      </c>
+      <c r="C77" t="s">
+        <v>28</v>
+      </c>
+      <c r="D77">
+        <v>2019</v>
+      </c>
+      <c r="E77">
+        <v>23</v>
+      </c>
+      <c r="G77">
+        <v>0.0</v>
+      </c>
+      <c r="H77">
         <v>18</v>
       </c>
-      <c r="I69">
-[...10 lines deleted...]
-      <c r="A70">
+      <c r="I77">
+        <v>78.26</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9">
+      <c r="A78">
+        <v>14037</v>
+      </c>
+      <c r="B78" t="s">
+        <v>17</v>
+      </c>
+      <c r="C78" t="s">
+        <v>10</v>
+      </c>
+      <c r="D78">
+        <v>2020</v>
+      </c>
+      <c r="E78">
+        <v>92</v>
+      </c>
+      <c r="F78">
+        <v>3</v>
+      </c>
+      <c r="G78">
+        <v>3.26</v>
+      </c>
+      <c r="H78">
+        <v>71</v>
+      </c>
+      <c r="I78">
+        <v>77.17</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9">
+      <c r="A79">
+        <v>14038</v>
+      </c>
+      <c r="B79" t="s">
+        <v>16</v>
+      </c>
+      <c r="C79" t="s">
+        <v>10</v>
+      </c>
+      <c r="D79">
+        <v>2020</v>
+      </c>
+      <c r="E79">
+        <v>4</v>
+      </c>
+      <c r="G79">
+        <v>0.0</v>
+      </c>
+      <c r="H79">
+        <v>3</v>
+      </c>
+      <c r="I79">
+        <v>75.0</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9">
+      <c r="A80">
+        <v>14039</v>
+      </c>
+      <c r="B80" t="s">
+        <v>15</v>
+      </c>
+      <c r="C80" t="s">
+        <v>10</v>
+      </c>
+      <c r="D80">
+        <v>2020</v>
+      </c>
+      <c r="E80">
+        <v>32</v>
+      </c>
+      <c r="F80">
+        <v>3</v>
+      </c>
+      <c r="G80">
+        <v>9.38</v>
+      </c>
+      <c r="H80">
+        <v>20</v>
+      </c>
+      <c r="I80">
+        <v>62.5</v>
+      </c>
+    </row>
+    <row r="81" spans="1:9">
+      <c r="A81">
+        <v>14041</v>
+      </c>
+      <c r="B81" t="s">
+        <v>14</v>
+      </c>
+      <c r="C81" t="s">
+        <v>10</v>
+      </c>
+      <c r="D81">
+        <v>2020</v>
+      </c>
+      <c r="E81">
+        <v>22</v>
+      </c>
+      <c r="G81">
+        <v>0.0</v>
+      </c>
+      <c r="H81">
+        <v>13</v>
+      </c>
+      <c r="I81">
+        <v>59.09</v>
+      </c>
+    </row>
+    <row r="82" spans="1:9">
+      <c r="A82">
+        <v>14042</v>
+      </c>
+      <c r="B82" t="s">
+        <v>13</v>
+      </c>
+      <c r="C82" t="s">
+        <v>10</v>
+      </c>
+      <c r="D82">
+        <v>2020</v>
+      </c>
+      <c r="E82">
+        <v>18</v>
+      </c>
+      <c r="G82">
+        <v>0.0</v>
+      </c>
+      <c r="H82">
+        <v>9</v>
+      </c>
+      <c r="I82">
+        <v>50.0</v>
+      </c>
+    </row>
+    <row r="83" spans="1:9">
+      <c r="A83">
+        <v>14043</v>
+      </c>
+      <c r="B83" t="s">
+        <v>12</v>
+      </c>
+      <c r="C83" t="s">
+        <v>10</v>
+      </c>
+      <c r="D83">
+        <v>2020</v>
+      </c>
+      <c r="E83">
+        <v>24</v>
+      </c>
+      <c r="G83">
+        <v>0.0</v>
+      </c>
+      <c r="H83">
+        <v>14</v>
+      </c>
+      <c r="I83">
+        <v>58.33</v>
+      </c>
+    </row>
+    <row r="84" spans="1:9">
+      <c r="A84">
         <v>14044</v>
       </c>
-      <c r="B70" t="s">
-[...8 lines deleted...]
-      <c r="E70">
+      <c r="B84" t="s">
+        <v>11</v>
+      </c>
+      <c r="C84" t="s">
+        <v>10</v>
+      </c>
+      <c r="D84">
+        <v>2020</v>
+      </c>
+      <c r="E84">
+        <v>42</v>
+      </c>
+      <c r="F84">
+        <v>3</v>
+      </c>
+      <c r="G84">
+        <v>7.14</v>
+      </c>
+      <c r="H84">
+        <v>34</v>
+      </c>
+      <c r="I84">
+        <v>80.95</v>
+      </c>
+    </row>
+    <row r="85" spans="1:9">
+      <c r="A85">
+        <v>14035</v>
+      </c>
+      <c r="B85" t="s">
+        <v>18</v>
+      </c>
+      <c r="C85" t="s">
+        <v>10</v>
+      </c>
+      <c r="D85">
+        <v>2020</v>
+      </c>
+      <c r="E85">
         <v>9</v>
-      </c>
-[...472 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G85">
         <v>0.0</v>
       </c>
       <c r="H85">
         <v>7</v>
       </c>
       <c r="I85">
-        <v>50.0</v>
-[...8 lines deleted...]
-    <row r="86" spans="1:11">
+        <v>77.78</v>
+      </c>
+    </row>
+    <row r="86" spans="1:9">
       <c r="A86">
-        <v>14329</v>
+        <v>14034</v>
       </c>
       <c r="B86" t="s">
+        <v>19</v>
+      </c>
+      <c r="C86" t="s">
+        <v>10</v>
+      </c>
+      <c r="D86">
+        <v>2020</v>
+      </c>
+      <c r="E86">
+        <v>9</v>
+      </c>
+      <c r="G86">
+        <v>0.0</v>
+      </c>
+      <c r="H86">
+        <v>6</v>
+      </c>
+      <c r="I86">
+        <v>66.67</v>
+      </c>
+    </row>
+    <row r="87" spans="1:9">
+      <c r="A87">
+        <v>14033</v>
+      </c>
+      <c r="B87" t="s">
+        <v>20</v>
+      </c>
+      <c r="C87" t="s">
+        <v>10</v>
+      </c>
+      <c r="D87">
+        <v>2020</v>
+      </c>
+      <c r="E87">
+        <v>13</v>
+      </c>
+      <c r="F87">
+        <v>1</v>
+      </c>
+      <c r="G87">
+        <v>7.69</v>
+      </c>
+      <c r="H87">
+        <v>13</v>
+      </c>
+      <c r="I87">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="88" spans="1:9">
+      <c r="A88">
+        <v>14457</v>
+      </c>
+      <c r="B88" t="s">
+        <v>21</v>
+      </c>
+      <c r="C88" t="s">
+        <v>10</v>
+      </c>
+      <c r="D88">
+        <v>2020</v>
+      </c>
+      <c r="E88">
+        <v>119</v>
+      </c>
+      <c r="F88">
+        <v>31</v>
+      </c>
+      <c r="G88">
+        <v>26.05</v>
+      </c>
+      <c r="H88">
+        <v>113</v>
+      </c>
+      <c r="I88">
+        <v>94.96</v>
+      </c>
+    </row>
+    <row r="89" spans="1:9">
+      <c r="A89">
+        <v>14030</v>
+      </c>
+      <c r="B89" t="s">
+        <v>22</v>
+      </c>
+      <c r="C89" t="s">
+        <v>10</v>
+      </c>
+      <c r="D89">
+        <v>2020</v>
+      </c>
+      <c r="E89">
+        <v>24</v>
+      </c>
+      <c r="F89">
+        <v>1</v>
+      </c>
+      <c r="G89">
+        <v>4.17</v>
+      </c>
+      <c r="H89">
+        <v>15</v>
+      </c>
+      <c r="I89">
+        <v>62.5</v>
+      </c>
+    </row>
+    <row r="90" spans="1:9">
+      <c r="A90">
+        <v>14028</v>
+      </c>
+      <c r="B90" t="s">
+        <v>23</v>
+      </c>
+      <c r="C90" t="s">
+        <v>10</v>
+      </c>
+      <c r="D90">
+        <v>2020</v>
+      </c>
+      <c r="E90">
+        <v>6</v>
+      </c>
+      <c r="G90">
+        <v>0.0</v>
+      </c>
+      <c r="H90">
+        <v>4</v>
+      </c>
+      <c r="I90">
+        <v>66.67</v>
+      </c>
+    </row>
+    <row r="91" spans="1:9">
+      <c r="A91">
+        <v>14027</v>
+      </c>
+      <c r="B91" t="s">
+        <v>24</v>
+      </c>
+      <c r="C91" t="s">
+        <v>10</v>
+      </c>
+      <c r="D91">
+        <v>2020</v>
+      </c>
+      <c r="E91">
         <v>33</v>
       </c>
-      <c r="C86" t="s">
-[...11 lines deleted...]
-      <c r="H86">
+      <c r="F91">
+        <v>1</v>
+      </c>
+      <c r="G91">
+        <v>3.03</v>
+      </c>
+      <c r="H91">
+        <v>25</v>
+      </c>
+      <c r="I91">
+        <v>75.76</v>
+      </c>
+    </row>
+    <row r="92" spans="1:9">
+      <c r="A92">
+        <v>14026</v>
+      </c>
+      <c r="B92" t="s">
+        <v>25</v>
+      </c>
+      <c r="C92" t="s">
+        <v>10</v>
+      </c>
+      <c r="D92">
+        <v>2020</v>
+      </c>
+      <c r="E92">
+        <v>45</v>
+      </c>
+      <c r="G92">
+        <v>0.0</v>
+      </c>
+      <c r="H92">
+        <v>30</v>
+      </c>
+      <c r="I92">
+        <v>66.67</v>
+      </c>
+    </row>
+    <row r="93" spans="1:9">
+      <c r="A93">
+        <v>14025</v>
+      </c>
+      <c r="B93" t="s">
+        <v>26</v>
+      </c>
+      <c r="C93" t="s">
+        <v>10</v>
+      </c>
+      <c r="D93">
+        <v>2020</v>
+      </c>
+      <c r="E93">
+        <v>10</v>
+      </c>
+      <c r="F93">
+        <v>2</v>
+      </c>
+      <c r="G93">
+        <v>20.0</v>
+      </c>
+      <c r="H93">
+        <v>10</v>
+      </c>
+      <c r="I93">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="94" spans="1:9">
+      <c r="A94">
+        <v>14424</v>
+      </c>
+      <c r="B94" t="s">
+        <v>48</v>
+      </c>
+      <c r="C94" t="s">
+        <v>28</v>
+      </c>
+      <c r="D94">
+        <v>2020</v>
+      </c>
+      <c r="E94">
+        <v>71</v>
+      </c>
+      <c r="F94">
         <v>4</v>
       </c>
-      <c r="I86">
-[...242 lines deleted...]
-      </c>
       <c r="G94">
-        <v>0.0</v>
+        <v>5.63</v>
       </c>
       <c r="H94">
-        <v>1</v>
+        <v>44</v>
       </c>
       <c r="I94">
-        <v>12.5</v>
-[...5 lines deleted...]
-    <row r="95" spans="1:11">
+        <v>61.97</v>
+      </c>
+    </row>
+    <row r="95" spans="1:9">
       <c r="A95">
-        <v>14003</v>
+        <v>14273</v>
       </c>
       <c r="B95" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="C95" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D95">
-        <v>2013</v>
+        <v>2020</v>
       </c>
       <c r="E95">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="F95">
         <v>1</v>
       </c>
       <c r="G95">
-        <v>4.35</v>
+        <v>2.63</v>
       </c>
       <c r="H95">
-        <v>7</v>
+        <v>29</v>
       </c>
       <c r="I95">
-        <v>30.43</v>
-[...1 lines deleted...]
-      <c r="J95">
+        <v>76.32</v>
+      </c>
+    </row>
+    <row r="96" spans="1:9">
+      <c r="A96">
+        <v>14274</v>
+      </c>
+      <c r="B96" t="s">
+        <v>30</v>
+      </c>
+      <c r="C96" t="s">
+        <v>10</v>
+      </c>
+      <c r="D96">
+        <v>2020</v>
+      </c>
+      <c r="E96">
         <v>4</v>
-      </c>
-[...18 lines deleted...]
-        <v>7</v>
       </c>
       <c r="G96">
         <v>0.0</v>
       </c>
       <c r="H96">
         <v>4</v>
       </c>
       <c r="I96">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="97" spans="1:9">
+      <c r="A97">
+        <v>14275</v>
+      </c>
+      <c r="B97" t="s">
+        <v>47</v>
+      </c>
+      <c r="C97" t="s">
+        <v>10</v>
+      </c>
+      <c r="D97">
+        <v>2020</v>
+      </c>
+      <c r="E97">
+        <v>11</v>
+      </c>
+      <c r="G97">
+        <v>0.0</v>
+      </c>
+      <c r="H97">
+        <v>10</v>
+      </c>
+      <c r="I97">
+        <v>90.91</v>
+      </c>
+    </row>
+    <row r="98" spans="1:9">
+      <c r="A98">
+        <v>14430</v>
+      </c>
+      <c r="B98" t="s">
+        <v>31</v>
+      </c>
+      <c r="C98" t="s">
+        <v>10</v>
+      </c>
+      <c r="D98">
+        <v>2020</v>
+      </c>
+      <c r="E98">
+        <v>85</v>
+      </c>
+      <c r="F98">
+        <v>5</v>
+      </c>
+      <c r="G98">
+        <v>5.88</v>
+      </c>
+      <c r="H98">
+        <v>63</v>
+      </c>
+      <c r="I98">
+        <v>74.12</v>
+      </c>
+    </row>
+    <row r="99" spans="1:9">
+      <c r="A99">
+        <v>14427</v>
+      </c>
+      <c r="B99" t="s">
+        <v>32</v>
+      </c>
+      <c r="C99" t="s">
+        <v>10</v>
+      </c>
+      <c r="D99">
+        <v>2020</v>
+      </c>
+      <c r="E99">
+        <v>5</v>
+      </c>
+      <c r="G99">
+        <v>0.0</v>
+      </c>
+      <c r="I99">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="100" spans="1:9">
+      <c r="A100">
+        <v>14426</v>
+      </c>
+      <c r="B100" t="s">
+        <v>33</v>
+      </c>
+      <c r="C100" t="s">
+        <v>10</v>
+      </c>
+      <c r="D100">
+        <v>2020</v>
+      </c>
+      <c r="E100">
+        <v>67</v>
+      </c>
+      <c r="F100">
+        <v>11</v>
+      </c>
+      <c r="G100">
+        <v>16.42</v>
+      </c>
+      <c r="H100">
+        <v>51</v>
+      </c>
+      <c r="I100">
+        <v>76.12</v>
+      </c>
+    </row>
+    <row r="101" spans="1:9">
+      <c r="A101">
+        <v>14282</v>
+      </c>
+      <c r="B101" t="s">
+        <v>34</v>
+      </c>
+      <c r="C101" t="s">
+        <v>10</v>
+      </c>
+      <c r="D101">
+        <v>2020</v>
+      </c>
+      <c r="E101">
+        <v>1</v>
+      </c>
+      <c r="G101">
+        <v>0.0</v>
+      </c>
+      <c r="H101">
+        <v>1</v>
+      </c>
+      <c r="I101">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="102" spans="1:9">
+      <c r="A102">
+        <v>14024</v>
+      </c>
+      <c r="B102" t="s">
+        <v>35</v>
+      </c>
+      <c r="C102" t="s">
+        <v>10</v>
+      </c>
+      <c r="D102">
+        <v>2020</v>
+      </c>
+      <c r="E102">
+        <v>8</v>
+      </c>
+      <c r="G102">
+        <v>0.0</v>
+      </c>
+      <c r="I102">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="103" spans="1:9">
+      <c r="A103">
+        <v>14271</v>
+      </c>
+      <c r="B103" t="s">
+        <v>36</v>
+      </c>
+      <c r="C103" t="s">
+        <v>10</v>
+      </c>
+      <c r="D103">
+        <v>2020</v>
+      </c>
+      <c r="E103">
+        <v>10</v>
+      </c>
+      <c r="G103">
+        <v>0.0</v>
+      </c>
+      <c r="H103">
+        <v>10</v>
+      </c>
+      <c r="I103">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="104" spans="1:9">
+      <c r="A104">
+        <v>14015</v>
+      </c>
+      <c r="B104" t="s">
+        <v>37</v>
+      </c>
+      <c r="C104" t="s">
+        <v>10</v>
+      </c>
+      <c r="D104">
+        <v>2020</v>
+      </c>
+      <c r="E104">
+        <v>32</v>
+      </c>
+      <c r="G104">
+        <v>0.0</v>
+      </c>
+      <c r="H104">
+        <v>7</v>
+      </c>
+      <c r="I104">
+        <v>21.88</v>
+      </c>
+    </row>
+    <row r="105" spans="1:9">
+      <c r="A105">
+        <v>14311</v>
+      </c>
+      <c r="B105" t="s">
+        <v>38</v>
+      </c>
+      <c r="C105" t="s">
+        <v>10</v>
+      </c>
+      <c r="D105">
+        <v>2020</v>
+      </c>
+      <c r="E105">
+        <v>21</v>
+      </c>
+      <c r="G105">
+        <v>0.0</v>
+      </c>
+      <c r="H105">
+        <v>12</v>
+      </c>
+      <c r="I105">
         <v>57.14</v>
       </c>
-      <c r="J96">
+    </row>
+    <row r="106" spans="1:9">
+      <c r="A106">
+        <v>14310</v>
+      </c>
+      <c r="B106" t="s">
+        <v>39</v>
+      </c>
+      <c r="C106" t="s">
+        <v>10</v>
+      </c>
+      <c r="D106">
+        <v>2020</v>
+      </c>
+      <c r="E106">
         <v>2</v>
       </c>
-      <c r="K96">
-[...7 lines deleted...]
-      <c r="B97" t="s">
+      <c r="G106">
+        <v>0.0</v>
+      </c>
+      <c r="I106">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="107" spans="1:9">
+      <c r="A107">
+        <v>14298</v>
+      </c>
+      <c r="B107" t="s">
+        <v>40</v>
+      </c>
+      <c r="C107" t="s">
+        <v>10</v>
+      </c>
+      <c r="D107">
+        <v>2020</v>
+      </c>
+      <c r="E107">
+        <v>4</v>
+      </c>
+      <c r="G107">
+        <v>0.0</v>
+      </c>
+      <c r="H107">
+        <v>1</v>
+      </c>
+      <c r="I107">
+        <v>25.0</v>
+      </c>
+    </row>
+    <row r="108" spans="1:9">
+      <c r="A108">
+        <v>14281</v>
+      </c>
+      <c r="B108" t="s">
+        <v>41</v>
+      </c>
+      <c r="C108" t="s">
+        <v>10</v>
+      </c>
+      <c r="D108">
+        <v>2020</v>
+      </c>
+      <c r="E108">
+        <v>9</v>
+      </c>
+      <c r="G108">
+        <v>0.0</v>
+      </c>
+      <c r="I108">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="109" spans="1:9">
+      <c r="A109">
+        <v>14279</v>
+      </c>
+      <c r="B109" t="s">
+        <v>42</v>
+      </c>
+      <c r="C109" t="s">
+        <v>10</v>
+      </c>
+      <c r="D109">
+        <v>2020</v>
+      </c>
+      <c r="E109">
+        <v>4</v>
+      </c>
+      <c r="G109">
+        <v>0.0</v>
+      </c>
+      <c r="I109">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="110" spans="1:9">
+      <c r="A110">
+        <v>14278</v>
+      </c>
+      <c r="B110" t="s">
+        <v>43</v>
+      </c>
+      <c r="C110" t="s">
+        <v>10</v>
+      </c>
+      <c r="D110">
+        <v>2020</v>
+      </c>
+      <c r="E110">
+        <v>1</v>
+      </c>
+      <c r="G110">
+        <v>0.0</v>
+      </c>
+      <c r="I110">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="111" spans="1:9">
+      <c r="A111">
+        <v>14280</v>
+      </c>
+      <c r="B111" t="s">
+        <v>44</v>
+      </c>
+      <c r="C111" t="s">
+        <v>10</v>
+      </c>
+      <c r="D111">
+        <v>2020</v>
+      </c>
+      <c r="E111">
+        <v>2</v>
+      </c>
+      <c r="G111">
+        <v>0.0</v>
+      </c>
+      <c r="H111">
+        <v>2</v>
+      </c>
+      <c r="I111">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="112" spans="1:9">
+      <c r="A112">
+        <v>14277</v>
+      </c>
+      <c r="B112" t="s">
+        <v>45</v>
+      </c>
+      <c r="C112" t="s">
+        <v>10</v>
+      </c>
+      <c r="D112">
+        <v>2020</v>
+      </c>
+      <c r="E112">
+        <v>7</v>
+      </c>
+      <c r="G112">
+        <v>0.0</v>
+      </c>
+      <c r="I112">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="113" spans="1:9">
+      <c r="A113">
+        <v>14276</v>
+      </c>
+      <c r="B113" t="s">
+        <v>46</v>
+      </c>
+      <c r="C113" t="s">
+        <v>10</v>
+      </c>
+      <c r="D113">
+        <v>2020</v>
+      </c>
+      <c r="E113">
+        <v>9</v>
+      </c>
+      <c r="G113">
+        <v>0.0</v>
+      </c>
+      <c r="H113">
+        <v>6</v>
+      </c>
+      <c r="I113">
+        <v>66.67</v>
+      </c>
+    </row>
+    <row r="114" spans="1:9">
+      <c r="A114">
+        <v>14429</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>10</v>
+      </c>
+      <c r="D114">
+        <v>2020</v>
+      </c>
+      <c r="E114">
+        <v>34</v>
+      </c>
+      <c r="F114">
+        <v>1</v>
+      </c>
+      <c r="G114">
+        <v>2.94</v>
+      </c>
+      <c r="H114">
+        <v>26</v>
+      </c>
+      <c r="I114">
+        <v>76.47</v>
+      </c>
+    </row>
+    <row r="115" spans="1:9">
+      <c r="A115">
+        <v>14337</v>
+      </c>
+      <c r="B115" t="s">
+        <v>77</v>
+      </c>
+      <c r="C115" t="s">
+        <v>28</v>
+      </c>
+      <c r="D115">
+        <v>2020</v>
+      </c>
+      <c r="E115">
+        <v>3</v>
+      </c>
+      <c r="G115">
+        <v>0.0</v>
+      </c>
+      <c r="I115">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="116" spans="1:9">
+      <c r="A116">
+        <v>14049</v>
+      </c>
+      <c r="B116" t="s">
+        <v>49</v>
+      </c>
+      <c r="C116" t="s">
         <v>50</v>
       </c>
-      <c r="C97" t="s">
-[...124 lines deleted...]
-      <c r="B101" t="s">
+      <c r="D116">
+        <v>2020</v>
+      </c>
+      <c r="E116">
+        <v>42</v>
+      </c>
+      <c r="G116">
+        <v>0.0</v>
+      </c>
+      <c r="H116">
         <v>26</v>
       </c>
-      <c r="C101" t="s">
-[...200 lines deleted...]
-      <c r="B107" t="s">
+      <c r="I116">
+        <v>61.9</v>
+      </c>
+    </row>
+    <row r="117" spans="1:9">
+      <c r="A117">
+        <v>14264</v>
+      </c>
+      <c r="B117" t="s">
         <v>52</v>
       </c>
-      <c r="C107" t="s">
-[...327 lines deleted...]
-      </c>
       <c r="C117" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="D117">
-        <v>2014</v>
+        <v>2020</v>
       </c>
       <c r="E117">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F117">
         <v>2</v>
       </c>
       <c r="G117">
-        <v>9.09</v>
+        <v>9.52</v>
       </c>
       <c r="H117">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="I117">
-        <v>59.09</v>
-[...8 lines deleted...]
-    <row r="118" spans="1:11">
+        <v>71.43</v>
+      </c>
+    </row>
+    <row r="118" spans="1:9">
       <c r="A118">
-        <v>14002</v>
+        <v>14260</v>
       </c>
       <c r="B118" t="s">
+        <v>53</v>
+      </c>
+      <c r="C118" t="s">
+        <v>50</v>
+      </c>
+      <c r="D118">
+        <v>2020</v>
+      </c>
+      <c r="E118">
         <v>27</v>
       </c>
-      <c r="C118" t="s">
-[...5 lines deleted...]
-      <c r="E118">
+      <c r="F118">
+        <v>2</v>
+      </c>
+      <c r="G118">
+        <v>7.41</v>
+      </c>
+      <c r="H118">
+        <v>25</v>
+      </c>
+      <c r="I118">
+        <v>92.59</v>
+      </c>
+    </row>
+    <row r="119" spans="1:9">
+      <c r="A119">
+        <v>14258</v>
+      </c>
+      <c r="B119" t="s">
+        <v>54</v>
+      </c>
+      <c r="C119" t="s">
+        <v>50</v>
+      </c>
+      <c r="D119">
+        <v>2020</v>
+      </c>
+      <c r="E119">
+        <v>4</v>
+      </c>
+      <c r="G119">
+        <v>0.0</v>
+      </c>
+      <c r="H119">
+        <v>3</v>
+      </c>
+      <c r="I119">
+        <v>75.0</v>
+      </c>
+    </row>
+    <row r="120" spans="1:9">
+      <c r="A120">
+        <v>14257</v>
+      </c>
+      <c r="B120" t="s">
         <v>55</v>
       </c>
-      <c r="F118">
-[...22 lines deleted...]
-      <c r="B119" t="s">
+      <c r="C120" t="s">
         <v>50</v>
       </c>
-      <c r="C119" t="s">
-[...36 lines deleted...]
-      </c>
       <c r="D120">
-        <v>2014</v>
+        <v>2020</v>
       </c>
       <c r="E120">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="G120">
         <v>0.0</v>
       </c>
       <c r="H120">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="I120">
         <v>50.0</v>
       </c>
-      <c r="J120">
+    </row>
+    <row r="121" spans="1:9">
+      <c r="A121">
+        <v>14256</v>
+      </c>
+      <c r="B121" t="s">
+        <v>56</v>
+      </c>
+      <c r="C121" t="s">
+        <v>50</v>
+      </c>
+      <c r="D121">
+        <v>2020</v>
+      </c>
+      <c r="E121">
+        <v>13</v>
+      </c>
+      <c r="F121">
         <v>1</v>
       </c>
-      <c r="K120">
-[...21 lines deleted...]
-      </c>
       <c r="G121">
-        <v>10.87</v>
+        <v>7.69</v>
       </c>
       <c r="H121">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="I121">
-        <v>41.3</v>
-[...8 lines deleted...]
-    <row r="122" spans="1:11">
+        <v>84.62</v>
+      </c>
+    </row>
+    <row r="122" spans="1:9">
       <c r="A122">
-        <v>14011</v>
+        <v>14255</v>
       </c>
       <c r="B122" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="C122" t="s">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="D122">
-        <v>2014</v>
+        <v>2020</v>
       </c>
       <c r="E122">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="G122">
-        <v>28.57</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>0.0</v>
       </c>
       <c r="I122">
-        <v>71.43</v>
-[...8 lines deleted...]
-    <row r="123" spans="1:11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="123" spans="1:9">
       <c r="A123">
-        <v>14006</v>
+        <v>14254</v>
       </c>
       <c r="B123" t="s">
-        <v>43</v>
+        <v>58</v>
       </c>
       <c r="C123" t="s">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="D123">
-        <v>2014</v>
+        <v>2020</v>
       </c>
       <c r="E123">
         <v>5</v>
       </c>
+      <c r="F123">
+        <v>1</v>
+      </c>
       <c r="G123">
-        <v>0.0</v>
+        <v>20.0</v>
       </c>
       <c r="H123">
+        <v>5</v>
+      </c>
+      <c r="I123">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="124" spans="1:9">
+      <c r="A124">
+        <v>14253</v>
+      </c>
+      <c r="B124" t="s">
+        <v>59</v>
+      </c>
+      <c r="C124" t="s">
+        <v>50</v>
+      </c>
+      <c r="D124">
+        <v>2020</v>
+      </c>
+      <c r="E124">
+        <v>48</v>
+      </c>
+      <c r="F124">
+        <v>2</v>
+      </c>
+      <c r="G124">
+        <v>4.17</v>
+      </c>
+      <c r="H124">
+        <v>33</v>
+      </c>
+      <c r="I124">
+        <v>68.75</v>
+      </c>
+    </row>
+    <row r="125" spans="1:9">
+      <c r="A125">
+        <v>14054</v>
+      </c>
+      <c r="B125" t="s">
+        <v>60</v>
+      </c>
+      <c r="C125" t="s">
+        <v>50</v>
+      </c>
+      <c r="D125">
+        <v>2020</v>
+      </c>
+      <c r="E125">
+        <v>32</v>
+      </c>
+      <c r="F125">
         <v>4</v>
       </c>
-      <c r="I123">
-[...56 lines deleted...]
-      </c>
       <c r="G125">
-        <v>0.0</v>
+        <v>12.5</v>
       </c>
       <c r="H125">
-        <v>4</v>
+        <v>28</v>
       </c>
       <c r="I125">
-        <v>33.33</v>
-[...8 lines deleted...]
-    <row r="126" spans="1:11">
+        <v>87.5</v>
+      </c>
+    </row>
+    <row r="126" spans="1:9">
       <c r="A126">
-        <v>14305</v>
+        <v>14053</v>
       </c>
       <c r="B126" t="s">
+        <v>61</v>
+      </c>
+      <c r="C126" t="s">
+        <v>50</v>
+      </c>
+      <c r="D126">
+        <v>2020</v>
+      </c>
+      <c r="E126">
         <v>45</v>
-      </c>
-[...7 lines deleted...]
-        <v>43</v>
       </c>
       <c r="F126">
         <v>3</v>
       </c>
       <c r="G126">
-        <v>6.98</v>
+        <v>6.67</v>
       </c>
       <c r="H126">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="I126">
-        <v>72.09</v>
-[...8 lines deleted...]
-    <row r="127" spans="1:11">
+        <v>66.67</v>
+      </c>
+    </row>
+    <row r="127" spans="1:9">
       <c r="A127">
-        <v>14256</v>
+        <v>14052</v>
       </c>
       <c r="B127" t="s">
-        <v>17</v>
+        <v>62</v>
       </c>
       <c r="C127" t="s">
-        <v>18</v>
+        <v>50</v>
       </c>
       <c r="D127">
-        <v>2014</v>
+        <v>2020</v>
       </c>
       <c r="E127">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="G127">
-        <v>15.0</v>
+        <v>0.0</v>
       </c>
       <c r="H127">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="I127">
-        <v>70.0</v>
-[...8 lines deleted...]
-    <row r="128" spans="1:11">
+        <v>71.43</v>
+      </c>
+    </row>
+    <row r="128" spans="1:9">
       <c r="A128">
-        <v>14007</v>
+        <v>14051</v>
       </c>
       <c r="B128" t="s">
-        <v>35</v>
+        <v>63</v>
       </c>
       <c r="C128" t="s">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="D128">
-        <v>2014</v>
+        <v>2020</v>
       </c>
       <c r="E128">
-        <v>1</v>
+        <v>64</v>
       </c>
       <c r="F128">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="G128">
-        <v>100.0</v>
+        <v>21.88</v>
       </c>
       <c r="H128">
-        <v>1</v>
+        <v>55</v>
       </c>
       <c r="I128">
-        <v>100.0</v>
-[...8 lines deleted...]
-    <row r="129" spans="1:11">
+        <v>85.94</v>
+      </c>
+    </row>
+    <row r="129" spans="1:9">
       <c r="A129">
-        <v>14003</v>
+        <v>14048</v>
       </c>
       <c r="B129" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="C129" t="s">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="D129">
-        <v>2014</v>
+        <v>2020</v>
       </c>
       <c r="E129">
-        <v>20</v>
+        <v>2</v>
       </c>
       <c r="G129">
         <v>0.0</v>
       </c>
-      <c r="H129">
-[...1 lines deleted...]
-      </c>
       <c r="I129">
-        <v>45.0</v>
-[...8 lines deleted...]
-    <row r="130" spans="1:11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="130" spans="1:9">
       <c r="A130">
-        <v>14428</v>
+        <v>14047</v>
       </c>
       <c r="B130" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="C130" t="s">
-        <v>18</v>
+        <v>50</v>
       </c>
       <c r="D130">
-        <v>2014</v>
+        <v>2020</v>
       </c>
       <c r="E130">
-        <v>5</v>
+        <v>55</v>
       </c>
       <c r="F130">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G130">
-        <v>20.0</v>
+        <v>12.73</v>
       </c>
       <c r="H130">
-        <v>4</v>
+        <v>44</v>
       </c>
       <c r="I130">
         <v>80.0</v>
       </c>
-      <c r="J130">
-[...6 lines deleted...]
-    <row r="131" spans="1:11">
+    </row>
+    <row r="131" spans="1:9">
       <c r="A131">
-        <v>14008</v>
+        <v>14046</v>
       </c>
       <c r="B131" t="s">
-        <v>38</v>
+        <v>66</v>
       </c>
       <c r="C131" t="s">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="D131">
-        <v>2014</v>
+        <v>2020</v>
       </c>
       <c r="E131">
-        <v>2</v>
+        <v>28</v>
+      </c>
+      <c r="F131">
+        <v>3</v>
       </c>
       <c r="G131">
-        <v>0.0</v>
+        <v>10.71</v>
       </c>
       <c r="H131">
-        <v>1</v>
+        <v>26</v>
       </c>
       <c r="I131">
-        <v>50.0</v>
-[...8 lines deleted...]
-    <row r="132" spans="1:11">
+        <v>92.86</v>
+      </c>
+    </row>
+    <row r="132" spans="1:9">
       <c r="A132">
-        <v>14005</v>
+        <v>14055</v>
       </c>
       <c r="B132" t="s">
-        <v>13</v>
+        <v>67</v>
       </c>
       <c r="C132" t="s">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="D132">
-        <v>2014</v>
+        <v>2020</v>
       </c>
       <c r="E132">
-        <v>14</v>
+        <v>152</v>
+      </c>
+      <c r="F132">
+        <v>28</v>
       </c>
       <c r="G132">
-        <v>0.0</v>
+        <v>18.42</v>
       </c>
       <c r="H132">
-        <v>8</v>
+        <v>134</v>
       </c>
       <c r="I132">
-        <v>57.14</v>
-[...1 lines deleted...]
-      <c r="J132">
+        <v>88.16</v>
+      </c>
+    </row>
+    <row r="133" spans="1:9">
+      <c r="A133">
+        <v>14305</v>
+      </c>
+      <c r="B133" t="s">
+        <v>51</v>
+      </c>
+      <c r="C133" t="s">
+        <v>50</v>
+      </c>
+      <c r="D133">
+        <v>2020</v>
+      </c>
+      <c r="E133">
+        <v>28</v>
+      </c>
+      <c r="F133">
+        <v>5</v>
+      </c>
+      <c r="G133">
+        <v>17.86</v>
+      </c>
+      <c r="H133">
+        <v>21</v>
+      </c>
+      <c r="I133">
+        <v>75.0</v>
+      </c>
+    </row>
+    <row r="134" spans="1:9">
+      <c r="A134">
+        <v>14314</v>
+      </c>
+      <c r="B134" t="s">
+        <v>68</v>
+      </c>
+      <c r="C134" t="s">
+        <v>50</v>
+      </c>
+      <c r="D134">
+        <v>2020</v>
+      </c>
+      <c r="E134">
+        <v>50</v>
+      </c>
+      <c r="F134">
         <v>4</v>
       </c>
-      <c r="K132">
-[...50 lines deleted...]
-      </c>
       <c r="G134">
-        <v>25.93</v>
+        <v>8.0</v>
       </c>
       <c r="H134">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="I134">
-        <v>100.0</v>
-[...8 lines deleted...]
-    <row r="135" spans="1:11">
+        <v>90.0</v>
+      </c>
+    </row>
+    <row r="135" spans="1:9">
       <c r="A135">
         <v>14315</v>
       </c>
       <c r="B135" t="s">
-        <v>46</v>
+        <v>69</v>
       </c>
       <c r="C135" t="s">
-        <v>18</v>
+        <v>50</v>
       </c>
       <c r="D135">
-        <v>2014</v>
+        <v>2020</v>
       </c>
       <c r="E135">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="G135">
         <v>0.0</v>
       </c>
       <c r="H135">
         <v>3</v>
       </c>
       <c r="I135">
+        <v>18.75</v>
+      </c>
+    </row>
+    <row r="136" spans="1:9">
+      <c r="A136">
+        <v>14336</v>
+      </c>
+      <c r="B136" t="s">
+        <v>76</v>
+      </c>
+      <c r="C136" t="s">
+        <v>28</v>
+      </c>
+      <c r="D136">
+        <v>2020</v>
+      </c>
+      <c r="E136">
+        <v>6</v>
+      </c>
+      <c r="G136">
+        <v>0.0</v>
+      </c>
+      <c r="H136">
+        <v>2</v>
+      </c>
+      <c r="I136">
+        <v>33.33</v>
+      </c>
+    </row>
+    <row r="137" spans="1:9">
+      <c r="A137">
+        <v>14329</v>
+      </c>
+      <c r="B137" t="s">
+        <v>75</v>
+      </c>
+      <c r="C137" t="s">
+        <v>28</v>
+      </c>
+      <c r="D137">
+        <v>2020</v>
+      </c>
+      <c r="E137">
+        <v>27</v>
+      </c>
+      <c r="G137">
+        <v>0.0</v>
+      </c>
+      <c r="H137">
+        <v>9</v>
+      </c>
+      <c r="I137">
+        <v>33.33</v>
+      </c>
+    </row>
+    <row r="138" spans="1:9">
+      <c r="A138">
+        <v>14252</v>
+      </c>
+      <c r="B138" t="s">
+        <v>74</v>
+      </c>
+      <c r="C138" t="s">
+        <v>28</v>
+      </c>
+      <c r="D138">
+        <v>2020</v>
+      </c>
+      <c r="E138">
+        <v>5</v>
+      </c>
+      <c r="G138">
+        <v>0.0</v>
+      </c>
+      <c r="H138">
+        <v>1</v>
+      </c>
+      <c r="I138">
+        <v>20.0</v>
+      </c>
+    </row>
+    <row r="139" spans="1:9">
+      <c r="A139">
+        <v>14251</v>
+      </c>
+      <c r="B139" t="s">
+        <v>73</v>
+      </c>
+      <c r="C139" t="s">
+        <v>28</v>
+      </c>
+      <c r="D139">
+        <v>2020</v>
+      </c>
+      <c r="E139">
+        <v>9</v>
+      </c>
+      <c r="G139">
+        <v>0.0</v>
+      </c>
+      <c r="H139">
+        <v>3</v>
+      </c>
+      <c r="I139">
+        <v>33.33</v>
+      </c>
+    </row>
+    <row r="140" spans="1:9">
+      <c r="A140">
+        <v>14013</v>
+      </c>
+      <c r="B140" t="s">
+        <v>72</v>
+      </c>
+      <c r="C140" t="s">
+        <v>28</v>
+      </c>
+      <c r="D140">
+        <v>2020</v>
+      </c>
+      <c r="E140">
+        <v>2</v>
+      </c>
+      <c r="G140">
+        <v>0.0</v>
+      </c>
+      <c r="H140">
+        <v>2</v>
+      </c>
+      <c r="I140">
         <v>100.0</v>
       </c>
-      <c r="J135">
-[...10 lines deleted...]
-      <c r="B136" t="s">
+    </row>
+    <row r="141" spans="1:9">
+      <c r="A141">
+        <v>14012</v>
+      </c>
+      <c r="B141" t="s">
+        <v>71</v>
+      </c>
+      <c r="C141" t="s">
+        <v>28</v>
+      </c>
+      <c r="D141">
+        <v>2020</v>
+      </c>
+      <c r="E141">
         <v>11</v>
       </c>
-      <c r="C136" t="s">
-[...46 lines deleted...]
-      <c r="H137">
+      <c r="G141">
+        <v>0.0</v>
+      </c>
+      <c r="H141">
+        <v>2</v>
+      </c>
+      <c r="I141">
+        <v>18.18</v>
+      </c>
+    </row>
+    <row r="142" spans="1:9">
+      <c r="A142">
+        <v>14011</v>
+      </c>
+      <c r="B142" t="s">
+        <v>70</v>
+      </c>
+      <c r="C142" t="s">
+        <v>28</v>
+      </c>
+      <c r="D142">
+        <v>2020</v>
+      </c>
+      <c r="E142">
+        <v>9</v>
+      </c>
+      <c r="F142">
+        <v>2</v>
+      </c>
+      <c r="G142">
+        <v>22.22</v>
+      </c>
+      <c r="H142">
+        <v>8</v>
+      </c>
+      <c r="I142">
+        <v>88.89</v>
+      </c>
+    </row>
+    <row r="143" spans="1:9">
+      <c r="A143">
+        <v>14010</v>
+      </c>
+      <c r="B143" t="s">
+        <v>78</v>
+      </c>
+      <c r="C143" t="s">
+        <v>28</v>
+      </c>
+      <c r="D143">
+        <v>2020</v>
+      </c>
+      <c r="E143">
         <v>19</v>
       </c>
-      <c r="I137">
-[...144 lines deleted...]
-      <c r="B142" t="s">
+      <c r="G143">
+        <v>0.0</v>
+      </c>
+      <c r="H143">
+        <v>10</v>
+      </c>
+      <c r="I143">
+        <v>52.63</v>
+      </c>
+    </row>
+    <row r="144" spans="1:9">
+      <c r="A144">
+        <v>14009</v>
+      </c>
+      <c r="B144" t="s">
+        <v>79</v>
+      </c>
+      <c r="C144" t="s">
         <v>28</v>
       </c>
-      <c r="C142" t="s">
-[...65 lines deleted...]
-      </c>
       <c r="D144">
-        <v>2014</v>
+        <v>2020</v>
       </c>
       <c r="E144">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>34</v>
       </c>
       <c r="G144">
-        <v>7.69</v>
+        <v>0.0</v>
       </c>
       <c r="H144">
         <v>11</v>
       </c>
       <c r="I144">
-        <v>42.31</v>
-[...8 lines deleted...]
-    <row r="145" spans="1:11">
+        <v>32.35</v>
+      </c>
+    </row>
+    <row r="145" spans="1:9">
       <c r="A145">
-        <v>14025</v>
+        <v>14008</v>
       </c>
       <c r="B145" t="s">
-        <v>14</v>
+        <v>87</v>
       </c>
       <c r="C145" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="D145">
-        <v>2014</v>
+        <v>2020</v>
       </c>
       <c r="E145">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="G145">
         <v>0.0</v>
       </c>
       <c r="H145">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="I145">
-        <v>42.42</v>
-[...8 lines deleted...]
-    <row r="146" spans="1:11">
+        <v>68.42</v>
+      </c>
+    </row>
+    <row r="146" spans="1:9">
       <c r="A146">
-        <v>14048</v>
+        <v>14428</v>
       </c>
       <c r="B146" t="s">
-        <v>19</v>
+        <v>80</v>
       </c>
       <c r="C146" t="s">
-        <v>18</v>
+        <v>50</v>
       </c>
       <c r="D146">
-        <v>2014</v>
+        <v>2020</v>
       </c>
       <c r="E146">
+        <v>25</v>
+      </c>
+      <c r="G146">
+        <v>0.0</v>
+      </c>
+      <c r="H146">
+        <v>4</v>
+      </c>
+      <c r="I146">
+        <v>16.0</v>
+      </c>
+    </row>
+    <row r="147" spans="1:9">
+      <c r="A147">
+        <v>14002</v>
+      </c>
+      <c r="B147" t="s">
+        <v>81</v>
+      </c>
+      <c r="C147" t="s">
+        <v>28</v>
+      </c>
+      <c r="D147">
+        <v>2020</v>
+      </c>
+      <c r="E147">
+        <v>38</v>
+      </c>
+      <c r="F147">
+        <v>2</v>
+      </c>
+      <c r="G147">
+        <v>5.26</v>
+      </c>
+      <c r="H147">
+        <v>22</v>
+      </c>
+      <c r="I147">
+        <v>57.89</v>
+      </c>
+    </row>
+    <row r="148" spans="1:9">
+      <c r="A148">
+        <v>14003</v>
+      </c>
+      <c r="B148" t="s">
+        <v>82</v>
+      </c>
+      <c r="C148" t="s">
+        <v>28</v>
+      </c>
+      <c r="D148">
+        <v>2020</v>
+      </c>
+      <c r="E148">
+        <v>12</v>
+      </c>
+      <c r="G148">
+        <v>0.0</v>
+      </c>
+      <c r="H148">
+        <v>4</v>
+      </c>
+      <c r="I148">
+        <v>33.33</v>
+      </c>
+    </row>
+    <row r="149" spans="1:9">
+      <c r="A149">
+        <v>14004</v>
+      </c>
+      <c r="B149" t="s">
+        <v>83</v>
+      </c>
+      <c r="C149" t="s">
+        <v>28</v>
+      </c>
+      <c r="D149">
+        <v>2020</v>
+      </c>
+      <c r="E149">
         <v>34</v>
-      </c>
-[...97 lines deleted...]
-        <v>30</v>
       </c>
       <c r="F149">
         <v>1</v>
       </c>
       <c r="G149">
-        <v>3.33</v>
+        <v>2.94</v>
       </c>
       <c r="H149">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="I149">
-        <v>26.67</v>
-[...8 lines deleted...]
-    <row r="150" spans="1:11">
+        <v>58.82</v>
+      </c>
+    </row>
+    <row r="150" spans="1:9">
       <c r="A150">
-        <v>14047</v>
+        <v>14005</v>
       </c>
       <c r="B150" t="s">
-        <v>24</v>
+        <v>84</v>
       </c>
       <c r="C150" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="D150">
-        <v>2014</v>
+        <v>2020</v>
       </c>
       <c r="E150">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F150">
         <v>1</v>
       </c>
       <c r="G150">
-        <v>11.11</v>
+        <v>5.0</v>
       </c>
       <c r="H150">
+        <v>13</v>
+      </c>
+      <c r="I150">
+        <v>65.0</v>
+      </c>
+    </row>
+    <row r="151" spans="1:9">
+      <c r="A151">
+        <v>14006</v>
+      </c>
+      <c r="B151" t="s">
+        <v>85</v>
+      </c>
+      <c r="C151" t="s">
+        <v>28</v>
+      </c>
+      <c r="D151">
+        <v>2020</v>
+      </c>
+      <c r="E151">
+        <v>15</v>
+      </c>
+      <c r="F151">
+        <v>1</v>
+      </c>
+      <c r="G151">
+        <v>6.67</v>
+      </c>
+      <c r="H151">
+        <v>10</v>
+      </c>
+      <c r="I151">
+        <v>66.67</v>
+      </c>
+    </row>
+    <row r="152" spans="1:9">
+      <c r="A152">
+        <v>14007</v>
+      </c>
+      <c r="B152" t="s">
+        <v>86</v>
+      </c>
+      <c r="C152" t="s">
+        <v>28</v>
+      </c>
+      <c r="D152">
+        <v>2020</v>
+      </c>
+      <c r="E152">
+        <v>15</v>
+      </c>
+      <c r="G152">
+        <v>0.0</v>
+      </c>
+      <c r="H152">
         <v>7</v>
       </c>
-      <c r="I150">
-[...16 lines deleted...]
-      <c r="C151" t="s">
+      <c r="I152">
+        <v>46.67</v>
+      </c>
+    </row>
+    <row r="153" spans="1:9">
+      <c r="A153">
+        <v>14035</v>
+      </c>
+      <c r="B153" t="s">
         <v>18</v>
       </c>
-      <c r="D151">
-[...62 lines deleted...]
-      </c>
       <c r="C153" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D153">
-        <v>2014</v>
+        <v>2021</v>
       </c>
       <c r="E153">
+        <v>11</v>
+      </c>
+      <c r="G153">
+        <v>0.0</v>
+      </c>
+      <c r="H153">
+        <v>8</v>
+      </c>
+      <c r="I153">
+        <v>72.73</v>
+      </c>
+    </row>
+    <row r="154" spans="1:9">
+      <c r="A154">
+        <v>14037</v>
+      </c>
+      <c r="B154" t="s">
+        <v>17</v>
+      </c>
+      <c r="C154" t="s">
+        <v>10</v>
+      </c>
+      <c r="D154">
+        <v>2021</v>
+      </c>
+      <c r="E154">
+        <v>113</v>
+      </c>
+      <c r="F154">
+        <v>6</v>
+      </c>
+      <c r="G154">
+        <v>5.31</v>
+      </c>
+      <c r="H154">
+        <v>71</v>
+      </c>
+      <c r="I154">
+        <v>62.83</v>
+      </c>
+    </row>
+    <row r="155" spans="1:9">
+      <c r="A155">
+        <v>14038</v>
+      </c>
+      <c r="B155" t="s">
+        <v>16</v>
+      </c>
+      <c r="C155" t="s">
+        <v>10</v>
+      </c>
+      <c r="D155">
+        <v>2021</v>
+      </c>
+      <c r="E155">
+        <v>1</v>
+      </c>
+      <c r="G155">
+        <v>0.0</v>
+      </c>
+      <c r="H155">
+        <v>1</v>
+      </c>
+      <c r="I155">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="156" spans="1:9">
+      <c r="A156">
+        <v>14039</v>
+      </c>
+      <c r="B156" t="s">
         <v>15</v>
       </c>
-      <c r="F153">
-[...88 lines deleted...]
-      </c>
       <c r="C156" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D156">
-        <v>2014</v>
+        <v>2021</v>
       </c>
       <c r="E156">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F156">
         <v>1</v>
       </c>
       <c r="G156">
-        <v>6.25</v>
+        <v>5.88</v>
       </c>
       <c r="H156">
+        <v>14</v>
+      </c>
+      <c r="I156">
+        <v>82.35</v>
+      </c>
+    </row>
+    <row r="157" spans="1:9">
+      <c r="A157">
+        <v>14041</v>
+      </c>
+      <c r="B157" t="s">
+        <v>14</v>
+      </c>
+      <c r="C157" t="s">
+        <v>10</v>
+      </c>
+      <c r="D157">
+        <v>2021</v>
+      </c>
+      <c r="E157">
+        <v>20</v>
+      </c>
+      <c r="G157">
+        <v>0.0</v>
+      </c>
+      <c r="H157">
+        <v>12</v>
+      </c>
+      <c r="I157">
+        <v>60.0</v>
+      </c>
+    </row>
+    <row r="158" spans="1:9">
+      <c r="A158">
+        <v>14042</v>
+      </c>
+      <c r="B158" t="s">
         <v>13</v>
       </c>
-      <c r="I156">
-[...2 lines deleted...]
-      <c r="J156">
+      <c r="C158" t="s">
+        <v>10</v>
+      </c>
+      <c r="D158">
+        <v>2021</v>
+      </c>
+      <c r="E158">
+        <v>13</v>
+      </c>
+      <c r="G158">
+        <v>0.0</v>
+      </c>
+      <c r="H158">
+        <v>3</v>
+      </c>
+      <c r="I158">
+        <v>23.08</v>
+      </c>
+    </row>
+    <row r="159" spans="1:9">
+      <c r="A159">
+        <v>14043</v>
+      </c>
+      <c r="B159" t="s">
+        <v>12</v>
+      </c>
+      <c r="C159" t="s">
+        <v>10</v>
+      </c>
+      <c r="D159">
+        <v>2021</v>
+      </c>
+      <c r="E159">
+        <v>14</v>
+      </c>
+      <c r="G159">
+        <v>0.0</v>
+      </c>
+      <c r="H159">
+        <v>5</v>
+      </c>
+      <c r="I159">
+        <v>35.71</v>
+      </c>
+    </row>
+    <row r="160" spans="1:9">
+      <c r="A160">
+        <v>14044</v>
+      </c>
+      <c r="B160" t="s">
+        <v>11</v>
+      </c>
+      <c r="C160" t="s">
+        <v>10</v>
+      </c>
+      <c r="D160">
+        <v>2021</v>
+      </c>
+      <c r="E160">
+        <v>43</v>
+      </c>
+      <c r="F160">
+        <v>3</v>
+      </c>
+      <c r="G160">
+        <v>6.98</v>
+      </c>
+      <c r="H160">
+        <v>35</v>
+      </c>
+      <c r="I160">
+        <v>81.4</v>
+      </c>
+    </row>
+    <row r="161" spans="1:9">
+      <c r="A161">
+        <v>14034</v>
+      </c>
+      <c r="B161" t="s">
+        <v>19</v>
+      </c>
+      <c r="C161" t="s">
+        <v>10</v>
+      </c>
+      <c r="D161">
+        <v>2021</v>
+      </c>
+      <c r="E161">
+        <v>21</v>
+      </c>
+      <c r="F161">
+        <v>2</v>
+      </c>
+      <c r="G161">
+        <v>9.52</v>
+      </c>
+      <c r="H161">
+        <v>10</v>
+      </c>
+      <c r="I161">
+        <v>47.62</v>
+      </c>
+    </row>
+    <row r="162" spans="1:9">
+      <c r="A162">
+        <v>14033</v>
+      </c>
+      <c r="B162" t="s">
+        <v>20</v>
+      </c>
+      <c r="C162" t="s">
+        <v>10</v>
+      </c>
+      <c r="D162">
+        <v>2021</v>
+      </c>
+      <c r="E162">
+        <v>15</v>
+      </c>
+      <c r="G162">
+        <v>0.0</v>
+      </c>
+      <c r="H162">
+        <v>11</v>
+      </c>
+      <c r="I162">
+        <v>73.33</v>
+      </c>
+    </row>
+    <row r="163" spans="1:9">
+      <c r="A163">
+        <v>14424</v>
+      </c>
+      <c r="B163" t="s">
+        <v>48</v>
+      </c>
+      <c r="C163" t="s">
+        <v>28</v>
+      </c>
+      <c r="D163">
+        <v>2021</v>
+      </c>
+      <c r="E163">
+        <v>85</v>
+      </c>
+      <c r="G163">
+        <v>0.0</v>
+      </c>
+      <c r="H163">
+        <v>37</v>
+      </c>
+      <c r="I163">
+        <v>43.53</v>
+      </c>
+    </row>
+    <row r="164" spans="1:9">
+      <c r="A164">
+        <v>14425</v>
+      </c>
+      <c r="B164" t="s">
+        <v>27</v>
+      </c>
+      <c r="C164" t="s">
+        <v>28</v>
+      </c>
+      <c r="D164">
+        <v>2021</v>
+      </c>
+      <c r="E164">
+        <v>9</v>
+      </c>
+      <c r="G164">
+        <v>0.0</v>
+      </c>
+      <c r="I164">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="165" spans="1:9">
+      <c r="A165">
+        <v>14025</v>
+      </c>
+      <c r="B165" t="s">
+        <v>26</v>
+      </c>
+      <c r="C165" t="s">
+        <v>10</v>
+      </c>
+      <c r="D165">
+        <v>2021</v>
+      </c>
+      <c r="E165">
+        <v>10</v>
+      </c>
+      <c r="F165">
+        <v>1</v>
+      </c>
+      <c r="G165">
+        <v>10.0</v>
+      </c>
+      <c r="H165">
         <v>7</v>
       </c>
-      <c r="K156">
-[...283 lines deleted...]
-      </c>
       <c r="I165">
-        <v>100.0</v>
-[...8 lines deleted...]
-    <row r="166" spans="1:11">
+        <v>70.0</v>
+      </c>
+    </row>
+    <row r="166" spans="1:9">
       <c r="A166">
-        <v>14275</v>
+        <v>14026</v>
       </c>
       <c r="B166" t="s">
-        <v>74</v>
+        <v>25</v>
       </c>
       <c r="C166" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="D166">
-        <v>2014</v>
+        <v>2021</v>
       </c>
       <c r="E166">
-        <v>36</v>
+        <v>53</v>
       </c>
       <c r="F166">
         <v>2</v>
       </c>
       <c r="G166">
-        <v>5.56</v>
+        <v>3.77</v>
       </c>
       <c r="H166">
+        <v>28</v>
+      </c>
+      <c r="I166">
+        <v>52.83</v>
+      </c>
+    </row>
+    <row r="167" spans="1:9">
+      <c r="A167">
+        <v>14027</v>
+      </c>
+      <c r="B167" t="s">
+        <v>24</v>
+      </c>
+      <c r="C167" t="s">
+        <v>10</v>
+      </c>
+      <c r="D167">
+        <v>2021</v>
+      </c>
+      <c r="E167">
+        <v>31</v>
+      </c>
+      <c r="G167">
+        <v>0.0</v>
+      </c>
+      <c r="H167">
         <v>19</v>
       </c>
-      <c r="I166">
-[...22 lines deleted...]
-      <c r="E167">
+      <c r="I167">
+        <v>61.29</v>
+      </c>
+    </row>
+    <row r="168" spans="1:9">
+      <c r="A168">
+        <v>14028</v>
+      </c>
+      <c r="B168" t="s">
         <v>23</v>
       </c>
-      <c r="F167">
-[...24 lines deleted...]
-      </c>
       <c r="C168" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="D168">
-        <v>2014</v>
+        <v>2021</v>
       </c>
       <c r="E168">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="G168">
-        <v>6.45</v>
+        <v>0.0</v>
       </c>
       <c r="H168">
+        <v>4</v>
+      </c>
+      <c r="I168">
+        <v>80.0</v>
+      </c>
+    </row>
+    <row r="169" spans="1:9">
+      <c r="A169">
+        <v>14030</v>
+      </c>
+      <c r="B169" t="s">
+        <v>22</v>
+      </c>
+      <c r="C169" t="s">
+        <v>10</v>
+      </c>
+      <c r="D169">
+        <v>2021</v>
+      </c>
+      <c r="E169">
+        <v>34</v>
+      </c>
+      <c r="F169">
+        <v>1</v>
+      </c>
+      <c r="G169">
+        <v>2.94</v>
+      </c>
+      <c r="H169">
         <v>16</v>
       </c>
-      <c r="I168">
-[...33 lines deleted...]
-      </c>
       <c r="I169">
-        <v>48.89</v>
-[...8 lines deleted...]
-    <row r="170" spans="1:11">
+        <v>47.06</v>
+      </c>
+    </row>
+    <row r="170" spans="1:9">
       <c r="A170">
-        <v>14041</v>
+        <v>14457</v>
       </c>
       <c r="B170" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="C170" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="D170">
-        <v>2014</v>
+        <v>2021</v>
       </c>
       <c r="E170">
-        <v>20</v>
+        <v>122</v>
+      </c>
+      <c r="F170">
+        <v>23</v>
       </c>
       <c r="G170">
-        <v>0.0</v>
+        <v>18.85</v>
       </c>
       <c r="H170">
-        <v>6</v>
+        <v>113</v>
       </c>
       <c r="I170">
-        <v>30.0</v>
-[...8 lines deleted...]
-    <row r="171" spans="1:11">
+        <v>92.62</v>
+      </c>
+    </row>
+    <row r="171" spans="1:9">
       <c r="A171">
         <v>14273</v>
       </c>
       <c r="B171" t="s">
-        <v>64</v>
+        <v>29</v>
       </c>
       <c r="C171" t="s">
+        <v>10</v>
+      </c>
+      <c r="D171">
+        <v>2021</v>
+      </c>
+      <c r="E171">
+        <v>31</v>
+      </c>
+      <c r="F171">
+        <v>2</v>
+      </c>
+      <c r="G171">
+        <v>6.45</v>
+      </c>
+      <c r="H171">
+        <v>17</v>
+      </c>
+      <c r="I171">
+        <v>54.84</v>
+      </c>
+    </row>
+    <row r="172" spans="1:9">
+      <c r="A172">
+        <v>14274</v>
+      </c>
+      <c r="B172" t="s">
+        <v>30</v>
+      </c>
+      <c r="C172" t="s">
+        <v>10</v>
+      </c>
+      <c r="D172">
+        <v>2021</v>
+      </c>
+      <c r="E172">
+        <v>3</v>
+      </c>
+      <c r="G172">
+        <v>0.0</v>
+      </c>
+      <c r="H172">
+        <v>3</v>
+      </c>
+      <c r="I172">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="173" spans="1:9">
+      <c r="A173">
+        <v>14430</v>
+      </c>
+      <c r="B173" t="s">
+        <v>31</v>
+      </c>
+      <c r="C173" t="s">
+        <v>10</v>
+      </c>
+      <c r="D173">
+        <v>2021</v>
+      </c>
+      <c r="E173">
+        <v>67</v>
+      </c>
+      <c r="F173">
+        <v>7</v>
+      </c>
+      <c r="G173">
+        <v>10.45</v>
+      </c>
+      <c r="H173">
+        <v>48</v>
+      </c>
+      <c r="I173">
+        <v>71.64</v>
+      </c>
+    </row>
+    <row r="174" spans="1:9">
+      <c r="A174">
+        <v>14427</v>
+      </c>
+      <c r="B174" t="s">
+        <v>32</v>
+      </c>
+      <c r="C174" t="s">
+        <v>10</v>
+      </c>
+      <c r="D174">
+        <v>2021</v>
+      </c>
+      <c r="E174">
+        <v>2</v>
+      </c>
+      <c r="G174">
+        <v>0.0</v>
+      </c>
+      <c r="I174">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="175" spans="1:9">
+      <c r="A175">
+        <v>14426</v>
+      </c>
+      <c r="B175" t="s">
+        <v>33</v>
+      </c>
+      <c r="C175" t="s">
+        <v>10</v>
+      </c>
+      <c r="D175">
+        <v>2021</v>
+      </c>
+      <c r="E175">
+        <v>68</v>
+      </c>
+      <c r="F175">
         <v>15</v>
       </c>
-      <c r="D171">
-[...28 lines deleted...]
-      <c r="E172">
+      <c r="G175">
+        <v>22.06</v>
+      </c>
+      <c r="H175">
+        <v>52</v>
+      </c>
+      <c r="I175">
+        <v>76.47</v>
+      </c>
+    </row>
+    <row r="176" spans="1:9">
+      <c r="A176">
+        <v>14282</v>
+      </c>
+      <c r="B176" t="s">
+        <v>34</v>
+      </c>
+      <c r="C176" t="s">
+        <v>10</v>
+      </c>
+      <c r="D176">
+        <v>2021</v>
+      </c>
+      <c r="E176">
+        <v>3</v>
+      </c>
+      <c r="G176">
+        <v>0.0</v>
+      </c>
+      <c r="H176">
+        <v>2</v>
+      </c>
+      <c r="I176">
+        <v>66.67</v>
+      </c>
+    </row>
+    <row r="177" spans="1:9">
+      <c r="A177">
+        <v>14024</v>
+      </c>
+      <c r="B177" t="s">
+        <v>35</v>
+      </c>
+      <c r="C177" t="s">
+        <v>10</v>
+      </c>
+      <c r="D177">
+        <v>2021</v>
+      </c>
+      <c r="E177">
+        <v>7</v>
+      </c>
+      <c r="G177">
+        <v>0.0</v>
+      </c>
+      <c r="H177">
+        <v>2</v>
+      </c>
+      <c r="I177">
+        <v>28.57</v>
+      </c>
+    </row>
+    <row r="178" spans="1:9">
+      <c r="A178">
+        <v>14271</v>
+      </c>
+      <c r="B178" t="s">
+        <v>36</v>
+      </c>
+      <c r="C178" t="s">
+        <v>10</v>
+      </c>
+      <c r="D178">
+        <v>2021</v>
+      </c>
+      <c r="E178">
+        <v>12</v>
+      </c>
+      <c r="G178">
+        <v>0.0</v>
+      </c>
+      <c r="H178">
+        <v>7</v>
+      </c>
+      <c r="I178">
+        <v>58.33</v>
+      </c>
+    </row>
+    <row r="179" spans="1:9">
+      <c r="A179">
+        <v>14015</v>
+      </c>
+      <c r="B179" t="s">
+        <v>37</v>
+      </c>
+      <c r="C179" t="s">
+        <v>10</v>
+      </c>
+      <c r="D179">
+        <v>2021</v>
+      </c>
+      <c r="E179">
         <v>24</v>
       </c>
-      <c r="F172">
+      <c r="G179">
+        <v>0.0</v>
+      </c>
+      <c r="H179">
+        <v>11</v>
+      </c>
+      <c r="I179">
+        <v>45.83</v>
+      </c>
+    </row>
+    <row r="180" spans="1:9">
+      <c r="A180">
+        <v>14311</v>
+      </c>
+      <c r="B180" t="s">
+        <v>38</v>
+      </c>
+      <c r="C180" t="s">
+        <v>10</v>
+      </c>
+      <c r="D180">
+        <v>2021</v>
+      </c>
+      <c r="E180">
+        <v>11</v>
+      </c>
+      <c r="G180">
+        <v>0.0</v>
+      </c>
+      <c r="H180">
         <v>3</v>
       </c>
-      <c r="G172">
-[...2 lines deleted...]
-      <c r="H172">
+      <c r="I180">
+        <v>27.27</v>
+      </c>
+    </row>
+    <row r="181" spans="1:9">
+      <c r="A181">
+        <v>14310</v>
+      </c>
+      <c r="B181" t="s">
+        <v>39</v>
+      </c>
+      <c r="C181" t="s">
+        <v>10</v>
+      </c>
+      <c r="D181">
+        <v>2021</v>
+      </c>
+      <c r="E181">
+        <v>1</v>
+      </c>
+      <c r="G181">
+        <v>0.0</v>
+      </c>
+      <c r="I181">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="182" spans="1:9">
+      <c r="A182">
+        <v>14298</v>
+      </c>
+      <c r="B182" t="s">
+        <v>40</v>
+      </c>
+      <c r="C182" t="s">
+        <v>10</v>
+      </c>
+      <c r="D182">
+        <v>2021</v>
+      </c>
+      <c r="E182">
+        <v>12</v>
+      </c>
+      <c r="G182">
+        <v>0.0</v>
+      </c>
+      <c r="H182">
+        <v>5</v>
+      </c>
+      <c r="I182">
+        <v>41.67</v>
+      </c>
+    </row>
+    <row r="183" spans="1:9">
+      <c r="A183">
+        <v>14281</v>
+      </c>
+      <c r="B183" t="s">
+        <v>41</v>
+      </c>
+      <c r="C183" t="s">
+        <v>10</v>
+      </c>
+      <c r="D183">
+        <v>2021</v>
+      </c>
+      <c r="E183">
+        <v>7</v>
+      </c>
+      <c r="G183">
+        <v>0.0</v>
+      </c>
+      <c r="I183">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="184" spans="1:9">
+      <c r="A184">
+        <v>14279</v>
+      </c>
+      <c r="B184" t="s">
+        <v>42</v>
+      </c>
+      <c r="C184" t="s">
+        <v>10</v>
+      </c>
+      <c r="D184">
+        <v>2021</v>
+      </c>
+      <c r="E184">
+        <v>1</v>
+      </c>
+      <c r="G184">
+        <v>0.0</v>
+      </c>
+      <c r="I184">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="185" spans="1:9">
+      <c r="A185">
+        <v>14278</v>
+      </c>
+      <c r="B185" t="s">
+        <v>43</v>
+      </c>
+      <c r="C185" t="s">
+        <v>10</v>
+      </c>
+      <c r="D185">
+        <v>2021</v>
+      </c>
+      <c r="E185">
+        <v>2</v>
+      </c>
+      <c r="G185">
+        <v>0.0</v>
+      </c>
+      <c r="H185">
+        <v>1</v>
+      </c>
+      <c r="I185">
+        <v>50.0</v>
+      </c>
+    </row>
+    <row r="186" spans="1:9">
+      <c r="A186">
+        <v>14280</v>
+      </c>
+      <c r="B186" t="s">
+        <v>44</v>
+      </c>
+      <c r="C186" t="s">
+        <v>10</v>
+      </c>
+      <c r="D186">
+        <v>2021</v>
+      </c>
+      <c r="E186">
+        <v>5</v>
+      </c>
+      <c r="G186">
+        <v>0.0</v>
+      </c>
+      <c r="H186">
+        <v>2</v>
+      </c>
+      <c r="I186">
+        <v>40.0</v>
+      </c>
+    </row>
+    <row r="187" spans="1:9">
+      <c r="A187">
+        <v>14277</v>
+      </c>
+      <c r="B187" t="s">
+        <v>45</v>
+      </c>
+      <c r="C187" t="s">
+        <v>10</v>
+      </c>
+      <c r="D187">
+        <v>2021</v>
+      </c>
+      <c r="E187">
+        <v>8</v>
+      </c>
+      <c r="G187">
+        <v>0.0</v>
+      </c>
+      <c r="H187">
+        <v>2</v>
+      </c>
+      <c r="I187">
+        <v>25.0</v>
+      </c>
+    </row>
+    <row r="188" spans="1:9">
+      <c r="A188">
+        <v>14276</v>
+      </c>
+      <c r="B188" t="s">
+        <v>46</v>
+      </c>
+      <c r="C188" t="s">
+        <v>10</v>
+      </c>
+      <c r="D188">
+        <v>2021</v>
+      </c>
+      <c r="E188">
+        <v>11</v>
+      </c>
+      <c r="G188">
+        <v>0.0</v>
+      </c>
+      <c r="I188">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="189" spans="1:9">
+      <c r="A189">
+        <v>14275</v>
+      </c>
+      <c r="B189" t="s">
+        <v>47</v>
+      </c>
+      <c r="C189" t="s">
+        <v>10</v>
+      </c>
+      <c r="D189">
+        <v>2021</v>
+      </c>
+      <c r="E189">
+        <v>6</v>
+      </c>
+      <c r="G189">
+        <v>0.0</v>
+      </c>
+      <c r="H189">
+        <v>5</v>
+      </c>
+      <c r="I189">
+        <v>83.33</v>
+      </c>
+    </row>
+    <row r="190" spans="1:9">
+      <c r="A190">
+        <v>14429</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>10</v>
+      </c>
+      <c r="D190">
+        <v>2021</v>
+      </c>
+      <c r="E190">
+        <v>33</v>
+      </c>
+      <c r="F190">
+        <v>1</v>
+      </c>
+      <c r="G190">
+        <v>3.03</v>
+      </c>
+      <c r="H190">
+        <v>19</v>
+      </c>
+      <c r="I190">
+        <v>57.58</v>
+      </c>
+    </row>
+    <row r="191" spans="1:9">
+      <c r="A191">
+        <v>14049</v>
+      </c>
+      <c r="B191" t="s">
+        <v>49</v>
+      </c>
+      <c r="C191" t="s">
+        <v>50</v>
+      </c>
+      <c r="D191">
+        <v>2021</v>
+      </c>
+      <c r="E191">
+        <v>43</v>
+      </c>
+      <c r="F191">
+        <v>1</v>
+      </c>
+      <c r="G191">
+        <v>2.33</v>
+      </c>
+      <c r="H191">
         <v>18</v>
       </c>
-      <c r="I172">
-[...89 lines deleted...]
-      <c r="F175">
+      <c r="I191">
+        <v>41.86</v>
+      </c>
+    </row>
+    <row r="192" spans="1:9">
+      <c r="A192">
+        <v>14305</v>
+      </c>
+      <c r="B192" t="s">
+        <v>51</v>
+      </c>
+      <c r="C192" t="s">
+        <v>50</v>
+      </c>
+      <c r="D192">
+        <v>2021</v>
+      </c>
+      <c r="E192">
+        <v>23</v>
+      </c>
+      <c r="G192">
+        <v>0.0</v>
+      </c>
+      <c r="H192">
+        <v>10</v>
+      </c>
+      <c r="I192">
+        <v>43.48</v>
+      </c>
+    </row>
+    <row r="193" spans="1:9">
+      <c r="A193">
+        <v>14264</v>
+      </c>
+      <c r="B193" t="s">
+        <v>52</v>
+      </c>
+      <c r="C193" t="s">
+        <v>50</v>
+      </c>
+      <c r="D193">
+        <v>2021</v>
+      </c>
+      <c r="E193">
+        <v>29</v>
+      </c>
+      <c r="F193">
         <v>3</v>
       </c>
-      <c r="G175">
-[...43 lines deleted...]
-      <c r="J176">
+      <c r="G193">
+        <v>10.34</v>
+      </c>
+      <c r="H193">
+        <v>21</v>
+      </c>
+      <c r="I193">
+        <v>72.41</v>
+      </c>
+    </row>
+    <row r="194" spans="1:9">
+      <c r="A194">
+        <v>14260</v>
+      </c>
+      <c r="B194" t="s">
+        <v>53</v>
+      </c>
+      <c r="C194" t="s">
+        <v>50</v>
+      </c>
+      <c r="D194">
+        <v>2021</v>
+      </c>
+      <c r="E194">
+        <v>25</v>
+      </c>
+      <c r="F194">
         <v>5</v>
       </c>
-      <c r="K176">
-[...28 lines deleted...]
-      <c r="J177">
+      <c r="G194">
+        <v>20.0</v>
+      </c>
+      <c r="H194">
+        <v>18</v>
+      </c>
+      <c r="I194">
+        <v>72.0</v>
+      </c>
+    </row>
+    <row r="195" spans="1:9">
+      <c r="A195">
+        <v>14258</v>
+      </c>
+      <c r="B195" t="s">
+        <v>54</v>
+      </c>
+      <c r="C195" t="s">
+        <v>50</v>
+      </c>
+      <c r="D195">
+        <v>2021</v>
+      </c>
+      <c r="E195">
+        <v>3</v>
+      </c>
+      <c r="G195">
+        <v>0.0</v>
+      </c>
+      <c r="H195">
+        <v>3</v>
+      </c>
+      <c r="I195">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="196" spans="1:9">
+      <c r="A196">
+        <v>14257</v>
+      </c>
+      <c r="B196" t="s">
+        <v>55</v>
+      </c>
+      <c r="C196" t="s">
+        <v>50</v>
+      </c>
+      <c r="D196">
+        <v>2021</v>
+      </c>
+      <c r="E196">
         <v>6</v>
       </c>
-      <c r="K177">
-[...25 lines deleted...]
-      <c r="I178">
+      <c r="G196">
+        <v>0.0</v>
+      </c>
+      <c r="H196">
+        <v>6</v>
+      </c>
+      <c r="I196">
         <v>100.0</v>
       </c>
-      <c r="J178">
-[...240 lines deleted...]
-      <c r="A186">
+    </row>
+    <row r="197" spans="1:9">
+      <c r="A197">
         <v>14256</v>
-      </c>
-[...365 lines deleted...]
-        <v>14049</v>
       </c>
       <c r="B197" t="s">
         <v>56</v>
       </c>
       <c r="C197" t="s">
-        <v>18</v>
+        <v>50</v>
       </c>
       <c r="D197">
-        <v>2015</v>
+        <v>2021</v>
       </c>
       <c r="E197">
-        <v>41</v>
+        <v>13</v>
       </c>
       <c r="F197">
         <v>1</v>
       </c>
       <c r="G197">
-        <v>2.44</v>
+        <v>7.69</v>
       </c>
       <c r="H197">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="I197">
-        <v>53.66</v>
-[...8 lines deleted...]
-    <row r="198" spans="1:11">
+        <v>69.23</v>
+      </c>
+    </row>
+    <row r="198" spans="1:9">
       <c r="A198">
-        <v>14030</v>
+        <v>14255</v>
       </c>
       <c r="B198" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="C198" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="D198">
-        <v>2015</v>
+        <v>2021</v>
       </c>
       <c r="E198">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="G198">
         <v>0.0</v>
       </c>
       <c r="H198">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="I198">
         <v>100.0</v>
       </c>
-      <c r="J198">
+    </row>
+    <row r="199" spans="1:9">
+      <c r="A199">
+        <v>14254</v>
+      </c>
+      <c r="B199" t="s">
+        <v>58</v>
+      </c>
+      <c r="C199" t="s">
+        <v>50</v>
+      </c>
+      <c r="D199">
+        <v>2021</v>
+      </c>
+      <c r="E199">
+        <v>2</v>
+      </c>
+      <c r="G199">
+        <v>0.0</v>
+      </c>
+      <c r="H199">
+        <v>2</v>
+      </c>
+      <c r="I199">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="200" spans="1:9">
+      <c r="A200">
+        <v>14253</v>
+      </c>
+      <c r="B200" t="s">
+        <v>59</v>
+      </c>
+      <c r="C200" t="s">
+        <v>50</v>
+      </c>
+      <c r="D200">
+        <v>2021</v>
+      </c>
+      <c r="E200">
+        <v>55</v>
+      </c>
+      <c r="F200">
+        <v>3</v>
+      </c>
+      <c r="G200">
+        <v>5.45</v>
+      </c>
+      <c r="H200">
+        <v>37</v>
+      </c>
+      <c r="I200">
+        <v>67.27</v>
+      </c>
+    </row>
+    <row r="201" spans="1:9">
+      <c r="A201">
+        <v>14054</v>
+      </c>
+      <c r="B201" t="s">
+        <v>60</v>
+      </c>
+      <c r="C201" t="s">
+        <v>50</v>
+      </c>
+      <c r="D201">
+        <v>2021</v>
+      </c>
+      <c r="E201">
+        <v>28</v>
+      </c>
+      <c r="F201">
+        <v>2</v>
+      </c>
+      <c r="G201">
+        <v>7.14</v>
+      </c>
+      <c r="H201">
+        <v>22</v>
+      </c>
+      <c r="I201">
+        <v>78.57</v>
+      </c>
+    </row>
+    <row r="202" spans="1:9">
+      <c r="A202">
+        <v>14053</v>
+      </c>
+      <c r="B202" t="s">
+        <v>61</v>
+      </c>
+      <c r="C202" t="s">
+        <v>50</v>
+      </c>
+      <c r="D202">
+        <v>2021</v>
+      </c>
+      <c r="E202">
+        <v>33</v>
+      </c>
+      <c r="F202">
+        <v>2</v>
+      </c>
+      <c r="G202">
+        <v>6.06</v>
+      </c>
+      <c r="H202">
+        <v>17</v>
+      </c>
+      <c r="I202">
+        <v>51.52</v>
+      </c>
+    </row>
+    <row r="203" spans="1:9">
+      <c r="A203">
+        <v>14052</v>
+      </c>
+      <c r="B203" t="s">
+        <v>62</v>
+      </c>
+      <c r="C203" t="s">
+        <v>50</v>
+      </c>
+      <c r="D203">
+        <v>2021</v>
+      </c>
+      <c r="E203">
+        <v>3</v>
+      </c>
+      <c r="G203">
+        <v>0.0</v>
+      </c>
+      <c r="I203">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="204" spans="1:9">
+      <c r="A204">
+        <v>14051</v>
+      </c>
+      <c r="B204" t="s">
+        <v>63</v>
+      </c>
+      <c r="C204" t="s">
+        <v>50</v>
+      </c>
+      <c r="D204">
+        <v>2021</v>
+      </c>
+      <c r="E204">
+        <v>97</v>
+      </c>
+      <c r="F204">
+        <v>13</v>
+      </c>
+      <c r="G204">
+        <v>13.4</v>
+      </c>
+      <c r="H204">
+        <v>72</v>
+      </c>
+      <c r="I204">
+        <v>74.23</v>
+      </c>
+    </row>
+    <row r="205" spans="1:9">
+      <c r="A205">
+        <v>14048</v>
+      </c>
+      <c r="B205" t="s">
+        <v>64</v>
+      </c>
+      <c r="C205" t="s">
+        <v>50</v>
+      </c>
+      <c r="D205">
+        <v>2021</v>
+      </c>
+      <c r="E205">
+        <v>4</v>
+      </c>
+      <c r="G205">
+        <v>0.0</v>
+      </c>
+      <c r="H205">
+        <v>1</v>
+      </c>
+      <c r="I205">
+        <v>25.0</v>
+      </c>
+    </row>
+    <row r="206" spans="1:9">
+      <c r="A206">
+        <v>14047</v>
+      </c>
+      <c r="B206" t="s">
+        <v>65</v>
+      </c>
+      <c r="C206" t="s">
+        <v>50</v>
+      </c>
+      <c r="D206">
+        <v>2021</v>
+      </c>
+      <c r="E206">
+        <v>68</v>
+      </c>
+      <c r="F206">
         <v>7</v>
       </c>
-      <c r="K198">
-[...4 lines deleted...]
-      <c r="A199">
+      <c r="G206">
+        <v>10.29</v>
+      </c>
+      <c r="H206">
+        <v>47</v>
+      </c>
+      <c r="I206">
+        <v>69.12</v>
+      </c>
+    </row>
+    <row r="207" spans="1:9">
+      <c r="A207">
+        <v>14046</v>
+      </c>
+      <c r="B207" t="s">
+        <v>66</v>
+      </c>
+      <c r="C207" t="s">
+        <v>50</v>
+      </c>
+      <c r="D207">
+        <v>2021</v>
+      </c>
+      <c r="E207">
+        <v>23</v>
+      </c>
+      <c r="F207">
+        <v>2</v>
+      </c>
+      <c r="G207">
+        <v>8.7</v>
+      </c>
+      <c r="H207">
+        <v>14</v>
+      </c>
+      <c r="I207">
+        <v>60.87</v>
+      </c>
+    </row>
+    <row r="208" spans="1:9">
+      <c r="A208">
+        <v>14055</v>
+      </c>
+      <c r="B208" t="s">
+        <v>67</v>
+      </c>
+      <c r="C208" t="s">
+        <v>50</v>
+      </c>
+      <c r="D208">
+        <v>2021</v>
+      </c>
+      <c r="E208">
+        <v>125</v>
+      </c>
+      <c r="F208">
+        <v>28</v>
+      </c>
+      <c r="G208">
+        <v>22.4</v>
+      </c>
+      <c r="H208">
+        <v>110</v>
+      </c>
+      <c r="I208">
+        <v>88.0</v>
+      </c>
+    </row>
+    <row r="209" spans="1:9">
+      <c r="A209">
+        <v>14314</v>
+      </c>
+      <c r="B209" t="s">
+        <v>68</v>
+      </c>
+      <c r="C209" t="s">
+        <v>50</v>
+      </c>
+      <c r="D209">
+        <v>2021</v>
+      </c>
+      <c r="E209">
+        <v>52</v>
+      </c>
+      <c r="F209">
+        <v>1</v>
+      </c>
+      <c r="G209">
+        <v>1.92</v>
+      </c>
+      <c r="H209">
+        <v>36</v>
+      </c>
+      <c r="I209">
+        <v>69.23</v>
+      </c>
+    </row>
+    <row r="210" spans="1:9">
+      <c r="A210">
         <v>14315</v>
       </c>
-      <c r="B199" t="s">
-[...267 lines deleted...]
-      <c r="B207" t="s">
+      <c r="B210" t="s">
+        <v>69</v>
+      </c>
+      <c r="C210" t="s">
         <v>50</v>
       </c>
-      <c r="C207" t="s">
-[...106 lines deleted...]
-      </c>
       <c r="D210">
-        <v>2015</v>
+        <v>2021</v>
       </c>
       <c r="E210">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G210">
         <v>0.0</v>
       </c>
       <c r="H210">
         <v>4</v>
       </c>
       <c r="I210">
-        <v>40.0</v>
-[...1 lines deleted...]
-      <c r="J210">
+        <v>28.57</v>
+      </c>
+    </row>
+    <row r="211" spans="1:9">
+      <c r="A211">
+        <v>14011</v>
+      </c>
+      <c r="B211" t="s">
+        <v>70</v>
+      </c>
+      <c r="C211" t="s">
+        <v>28</v>
+      </c>
+      <c r="D211">
+        <v>2021</v>
+      </c>
+      <c r="E211">
+        <v>11</v>
+      </c>
+      <c r="G211">
+        <v>0.0</v>
+      </c>
+      <c r="H211">
+        <v>7</v>
+      </c>
+      <c r="I211">
+        <v>63.64</v>
+      </c>
+    </row>
+    <row r="212" spans="1:9">
+      <c r="A212">
+        <v>14012</v>
+      </c>
+      <c r="B212" t="s">
+        <v>71</v>
+      </c>
+      <c r="C212" t="s">
+        <v>28</v>
+      </c>
+      <c r="D212">
+        <v>2021</v>
+      </c>
+      <c r="E212">
+        <v>13</v>
+      </c>
+      <c r="G212">
+        <v>0.0</v>
+      </c>
+      <c r="H212">
+        <v>3</v>
+      </c>
+      <c r="I212">
+        <v>23.08</v>
+      </c>
+    </row>
+    <row r="213" spans="1:9">
+      <c r="A213">
+        <v>14013</v>
+      </c>
+      <c r="B213" t="s">
+        <v>72</v>
+      </c>
+      <c r="C213" t="s">
+        <v>28</v>
+      </c>
+      <c r="D213">
+        <v>2021</v>
+      </c>
+      <c r="E213">
+        <v>5</v>
+      </c>
+      <c r="G213">
+        <v>0.0</v>
+      </c>
+      <c r="H213">
+        <v>3</v>
+      </c>
+      <c r="I213">
+        <v>60.0</v>
+      </c>
+    </row>
+    <row r="214" spans="1:9">
+      <c r="A214">
+        <v>14251</v>
+      </c>
+      <c r="B214" t="s">
+        <v>73</v>
+      </c>
+      <c r="C214" t="s">
+        <v>28</v>
+      </c>
+      <c r="D214">
+        <v>2021</v>
+      </c>
+      <c r="E214">
+        <v>10</v>
+      </c>
+      <c r="G214">
+        <v>0.0</v>
+      </c>
+      <c r="I214">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="215" spans="1:9">
+      <c r="A215">
+        <v>14252</v>
+      </c>
+      <c r="B215" t="s">
+        <v>74</v>
+      </c>
+      <c r="C215" t="s">
+        <v>28</v>
+      </c>
+      <c r="D215">
+        <v>2021</v>
+      </c>
+      <c r="E215">
+        <v>4</v>
+      </c>
+      <c r="G215">
+        <v>0.0</v>
+      </c>
+      <c r="H215">
         <v>1</v>
       </c>
-      <c r="K210">
-[...158 lines deleted...]
-      </c>
       <c r="I215">
-        <v>66.67</v>
-[...8 lines deleted...]
-    <row r="216" spans="1:11">
+        <v>25.0</v>
+      </c>
+    </row>
+    <row r="216" spans="1:9">
       <c r="A216">
         <v>14329</v>
       </c>
       <c r="B216" t="s">
-        <v>33</v>
+        <v>75</v>
       </c>
       <c r="C216" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="D216">
-        <v>2015</v>
+        <v>2021</v>
       </c>
       <c r="E216">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G216">
         <v>0.0</v>
       </c>
       <c r="H216">
+        <v>4</v>
+      </c>
+      <c r="I216">
+        <v>22.22</v>
+      </c>
+    </row>
+    <row r="217" spans="1:9">
+      <c r="A217">
+        <v>14336</v>
+      </c>
+      <c r="B217" t="s">
+        <v>76</v>
+      </c>
+      <c r="C217" t="s">
+        <v>28</v>
+      </c>
+      <c r="D217">
+        <v>2021</v>
+      </c>
+      <c r="E217">
         <v>7</v>
-      </c>
-[...24 lines deleted...]
-        <v>3</v>
       </c>
       <c r="G217">
         <v>0.0</v>
       </c>
       <c r="H217">
         <v>1</v>
       </c>
       <c r="I217">
-        <v>33.33</v>
-[...5 lines deleted...]
-    <row r="218" spans="1:11">
+        <v>14.29</v>
+      </c>
+    </row>
+    <row r="218" spans="1:9">
       <c r="A218">
-        <v>14336</v>
+        <v>14337</v>
       </c>
       <c r="B218" t="s">
-        <v>39</v>
+        <v>77</v>
       </c>
       <c r="C218" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="D218">
-        <v>2015</v>
+        <v>2021</v>
       </c>
       <c r="E218">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="F218">
+        <v>5</v>
+      </c>
+      <c r="G218">
+        <v>0.0</v>
+      </c>
+      <c r="H218">
+        <v>1</v>
+      </c>
+      <c r="I218">
+        <v>20.0</v>
+      </c>
+    </row>
+    <row r="219" spans="1:9">
+      <c r="A219">
+        <v>14010</v>
+      </c>
+      <c r="B219" t="s">
+        <v>78</v>
+      </c>
+      <c r="C219" t="s">
+        <v>28</v>
+      </c>
+      <c r="D219">
+        <v>2021</v>
+      </c>
+      <c r="E219">
+        <v>16</v>
+      </c>
+      <c r="G219">
+        <v>0.0</v>
+      </c>
+      <c r="H219">
+        <v>8</v>
+      </c>
+      <c r="I219">
+        <v>50.0</v>
+      </c>
+    </row>
+    <row r="220" spans="1:9">
+      <c r="A220">
+        <v>14009</v>
+      </c>
+      <c r="B220" t="s">
+        <v>79</v>
+      </c>
+      <c r="C220" t="s">
+        <v>28</v>
+      </c>
+      <c r="D220">
+        <v>2021</v>
+      </c>
+      <c r="E220">
+        <v>31</v>
+      </c>
+      <c r="G220">
+        <v>0.0</v>
+      </c>
+      <c r="H220">
+        <v>11</v>
+      </c>
+      <c r="I220">
+        <v>35.48</v>
+      </c>
+    </row>
+    <row r="221" spans="1:9">
+      <c r="A221">
+        <v>14428</v>
+      </c>
+      <c r="B221" t="s">
+        <v>80</v>
+      </c>
+      <c r="C221" t="s">
+        <v>50</v>
+      </c>
+      <c r="D221">
+        <v>2021</v>
+      </c>
+      <c r="E221">
+        <v>13</v>
+      </c>
+      <c r="G221">
+        <v>0.0</v>
+      </c>
+      <c r="H221">
+        <v>4</v>
+      </c>
+      <c r="I221">
+        <v>30.77</v>
+      </c>
+    </row>
+    <row r="222" spans="1:9">
+      <c r="A222">
+        <v>14002</v>
+      </c>
+      <c r="B222" t="s">
+        <v>81</v>
+      </c>
+      <c r="C222" t="s">
+        <v>28</v>
+      </c>
+      <c r="D222">
+        <v>2021</v>
+      </c>
+      <c r="E222">
+        <v>29</v>
+      </c>
+      <c r="G222">
+        <v>0.0</v>
+      </c>
+      <c r="H222">
+        <v>15</v>
+      </c>
+      <c r="I222">
+        <v>51.72</v>
+      </c>
+    </row>
+    <row r="223" spans="1:9">
+      <c r="A223">
+        <v>14003</v>
+      </c>
+      <c r="B223" t="s">
+        <v>82</v>
+      </c>
+      <c r="C223" t="s">
+        <v>28</v>
+      </c>
+      <c r="D223">
+        <v>2021</v>
+      </c>
+      <c r="E223">
+        <v>16</v>
+      </c>
+      <c r="G223">
+        <v>0.0</v>
+      </c>
+      <c r="H223">
         <v>2</v>
       </c>
-      <c r="G218">
-[...101 lines deleted...]
-      <c r="J221">
+      <c r="I223">
+        <v>12.5</v>
+      </c>
+    </row>
+    <row r="224" spans="1:9">
+      <c r="A224">
+        <v>14004</v>
+      </c>
+      <c r="B224" t="s">
+        <v>83</v>
+      </c>
+      <c r="C224" t="s">
+        <v>28</v>
+      </c>
+      <c r="D224">
+        <v>2021</v>
+      </c>
+      <c r="E224">
+        <v>33</v>
+      </c>
+      <c r="G224">
+        <v>0.0</v>
+      </c>
+      <c r="H224">
+        <v>20</v>
+      </c>
+      <c r="I224">
+        <v>60.61</v>
+      </c>
+    </row>
+    <row r="225" spans="1:9">
+      <c r="A225">
+        <v>14005</v>
+      </c>
+      <c r="B225" t="s">
+        <v>84</v>
+      </c>
+      <c r="C225" t="s">
+        <v>28</v>
+      </c>
+      <c r="D225">
+        <v>2021</v>
+      </c>
+      <c r="E225">
         <v>13</v>
       </c>
-      <c r="K221">
-[...42 lines deleted...]
-      <c r="B223" t="s">
+      <c r="G225">
+        <v>0.0</v>
+      </c>
+      <c r="H225">
+        <v>8</v>
+      </c>
+      <c r="I225">
+        <v>61.54</v>
+      </c>
+    </row>
+    <row r="226" spans="1:9">
+      <c r="A226">
+        <v>14006</v>
+      </c>
+      <c r="B226" t="s">
+        <v>85</v>
+      </c>
+      <c r="C226" t="s">
         <v>28</v>
       </c>
-      <c r="C223" t="s">
-[...100 lines deleted...]
-      </c>
       <c r="D226">
-        <v>2015</v>
+        <v>2021</v>
       </c>
       <c r="E226">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="F226">
         <v>1</v>
       </c>
       <c r="G226">
-        <v>5.56</v>
+        <v>7.69</v>
       </c>
       <c r="H226">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="I226">
-        <v>33.33</v>
-[...8 lines deleted...]
-    <row r="227" spans="1:11">
+        <v>92.31</v>
+      </c>
+    </row>
+    <row r="227" spans="1:9">
       <c r="A227">
-        <v>14337</v>
+        <v>14007</v>
       </c>
       <c r="B227" t="s">
-        <v>37</v>
+        <v>86</v>
       </c>
       <c r="C227" t="s">
+        <v>28</v>
+      </c>
+      <c r="D227">
+        <v>2021</v>
+      </c>
+      <c r="E227">
+        <v>7</v>
+      </c>
+      <c r="G227">
+        <v>0.0</v>
+      </c>
+      <c r="H227">
+        <v>3</v>
+      </c>
+      <c r="I227">
+        <v>42.86</v>
+      </c>
+    </row>
+    <row r="228" spans="1:9">
+      <c r="A228">
+        <v>14008</v>
+      </c>
+      <c r="B228" t="s">
+        <v>87</v>
+      </c>
+      <c r="C228" t="s">
+        <v>28</v>
+      </c>
+      <c r="D228">
+        <v>2021</v>
+      </c>
+      <c r="E228">
         <v>12</v>
       </c>
-      <c r="D227">
-[...2 lines deleted...]
-      <c r="E227">
+      <c r="G228">
+        <v>0.0</v>
+      </c>
+      <c r="H228">
+        <v>7</v>
+      </c>
+      <c r="I228">
+        <v>58.33</v>
+      </c>
+    </row>
+    <row r="229" spans="1:9">
+      <c r="A229">
+        <v>14035</v>
+      </c>
+      <c r="B229" t="s">
+        <v>18</v>
+      </c>
+      <c r="C229" t="s">
+        <v>10</v>
+      </c>
+      <c r="D229">
+        <v>2022</v>
+      </c>
+      <c r="E229">
+        <v>14</v>
+      </c>
+      <c r="G229">
+        <v>0.0</v>
+      </c>
+      <c r="H229">
+        <v>11</v>
+      </c>
+      <c r="I229">
+        <v>78.57</v>
+      </c>
+    </row>
+    <row r="230" spans="1:9">
+      <c r="A230">
+        <v>14037</v>
+      </c>
+      <c r="B230" t="s">
         <v>17</v>
       </c>
-      <c r="G227">
-[...2 lines deleted...]
-      <c r="H227">
+      <c r="C230" t="s">
+        <v>10</v>
+      </c>
+      <c r="D230">
+        <v>2022</v>
+      </c>
+      <c r="E230">
+        <v>91</v>
+      </c>
+      <c r="F230">
+        <v>10</v>
+      </c>
+      <c r="G230">
+        <v>10.99</v>
+      </c>
+      <c r="H230">
+        <v>69</v>
+      </c>
+      <c r="I230">
+        <v>75.82</v>
+      </c>
+    </row>
+    <row r="231" spans="1:9">
+      <c r="A231">
+        <v>14038</v>
+      </c>
+      <c r="B231" t="s">
+        <v>16</v>
+      </c>
+      <c r="C231" t="s">
+        <v>10</v>
+      </c>
+      <c r="D231">
+        <v>2022</v>
+      </c>
+      <c r="E231">
+        <v>1</v>
+      </c>
+      <c r="G231">
+        <v>0.0</v>
+      </c>
+      <c r="H231">
+        <v>1</v>
+      </c>
+      <c r="I231">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="232" spans="1:9">
+      <c r="A232">
+        <v>14039</v>
+      </c>
+      <c r="B232" t="s">
+        <v>15</v>
+      </c>
+      <c r="C232" t="s">
+        <v>10</v>
+      </c>
+      <c r="D232">
+        <v>2022</v>
+      </c>
+      <c r="E232">
+        <v>21</v>
+      </c>
+      <c r="F232">
+        <v>1</v>
+      </c>
+      <c r="G232">
+        <v>4.76</v>
+      </c>
+      <c r="H232">
+        <v>10</v>
+      </c>
+      <c r="I232">
+        <v>47.62</v>
+      </c>
+    </row>
+    <row r="233" spans="1:9">
+      <c r="A233">
+        <v>14041</v>
+      </c>
+      <c r="B233" t="s">
+        <v>14</v>
+      </c>
+      <c r="C233" t="s">
+        <v>10</v>
+      </c>
+      <c r="D233">
+        <v>2022</v>
+      </c>
+      <c r="E233">
+        <v>15</v>
+      </c>
+      <c r="G233">
+        <v>0.0</v>
+      </c>
+      <c r="H233">
+        <v>9</v>
+      </c>
+      <c r="I233">
+        <v>60.0</v>
+      </c>
+    </row>
+    <row r="234" spans="1:9">
+      <c r="A234">
+        <v>14042</v>
+      </c>
+      <c r="B234" t="s">
+        <v>13</v>
+      </c>
+      <c r="C234" t="s">
+        <v>10</v>
+      </c>
+      <c r="D234">
+        <v>2022</v>
+      </c>
+      <c r="E234">
+        <v>11</v>
+      </c>
+      <c r="G234">
+        <v>0.0</v>
+      </c>
+      <c r="H234">
+        <v>9</v>
+      </c>
+      <c r="I234">
+        <v>81.82</v>
+      </c>
+    </row>
+    <row r="235" spans="1:9">
+      <c r="A235">
+        <v>14043</v>
+      </c>
+      <c r="B235" t="s">
+        <v>12</v>
+      </c>
+      <c r="C235" t="s">
+        <v>10</v>
+      </c>
+      <c r="D235">
+        <v>2022</v>
+      </c>
+      <c r="E235">
+        <v>9</v>
+      </c>
+      <c r="G235">
+        <v>0.0</v>
+      </c>
+      <c r="H235">
         <v>5</v>
       </c>
-      <c r="I227">
-[...109 lines deleted...]
-      <c r="B231" t="s">
+      <c r="I235">
+        <v>55.56</v>
+      </c>
+    </row>
+    <row r="236" spans="1:9">
+      <c r="A236">
+        <v>14044</v>
+      </c>
+      <c r="B236" t="s">
         <v>11</v>
       </c>
-      <c r="C231" t="s">
-[...49 lines deleted...]
-      <c r="J232">
+      <c r="C236" t="s">
+        <v>10</v>
+      </c>
+      <c r="D236">
+        <v>2022</v>
+      </c>
+      <c r="E236">
+        <v>43</v>
+      </c>
+      <c r="F236">
         <v>3</v>
       </c>
-      <c r="K232">
-[...126 lines deleted...]
-      </c>
       <c r="G236">
-        <v>11.11</v>
+        <v>6.98</v>
       </c>
       <c r="H236">
-        <v>6</v>
+        <v>39</v>
       </c>
       <c r="I236">
-        <v>66.67</v>
-[...8 lines deleted...]
-    <row r="237" spans="1:11">
+        <v>90.7</v>
+      </c>
+    </row>
+    <row r="237" spans="1:9">
       <c r="A237">
-        <v>14258</v>
+        <v>14034</v>
       </c>
       <c r="B237" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C237" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D237">
-        <v>2016</v>
+        <v>2022</v>
       </c>
       <c r="E237">
         <v>17</v>
       </c>
+      <c r="F237">
+        <v>1</v>
+      </c>
       <c r="G237">
-        <v>0.0</v>
+        <v>5.88</v>
       </c>
       <c r="H237">
+        <v>9</v>
+      </c>
+      <c r="I237">
+        <v>52.94</v>
+      </c>
+    </row>
+    <row r="238" spans="1:9">
+      <c r="A238">
+        <v>14033</v>
+      </c>
+      <c r="B238" t="s">
+        <v>20</v>
+      </c>
+      <c r="C238" t="s">
+        <v>10</v>
+      </c>
+      <c r="D238">
+        <v>2022</v>
+      </c>
+      <c r="E238">
+        <v>8</v>
+      </c>
+      <c r="F238">
+        <v>1</v>
+      </c>
+      <c r="G238">
+        <v>12.5</v>
+      </c>
+      <c r="H238">
         <v>7</v>
       </c>
-      <c r="I237">
-[...2 lines deleted...]
-      <c r="J237">
+      <c r="I238">
+        <v>87.5</v>
+      </c>
+    </row>
+    <row r="239" spans="1:9">
+      <c r="A239">
+        <v>14424</v>
+      </c>
+      <c r="B239" t="s">
+        <v>48</v>
+      </c>
+      <c r="C239" t="s">
+        <v>28</v>
+      </c>
+      <c r="D239">
+        <v>2022</v>
+      </c>
+      <c r="E239">
+        <v>83</v>
+      </c>
+      <c r="F239">
+        <v>2</v>
+      </c>
+      <c r="G239">
+        <v>2.41</v>
+      </c>
+      <c r="H239">
+        <v>51</v>
+      </c>
+      <c r="I239">
+        <v>61.45</v>
+      </c>
+    </row>
+    <row r="240" spans="1:9">
+      <c r="A240">
+        <v>14425</v>
+      </c>
+      <c r="B240" t="s">
+        <v>27</v>
+      </c>
+      <c r="C240" t="s">
+        <v>28</v>
+      </c>
+      <c r="D240">
+        <v>2022</v>
+      </c>
+      <c r="E240">
+        <v>5</v>
+      </c>
+      <c r="G240">
+        <v>0.0</v>
+      </c>
+      <c r="H240">
         <v>3</v>
       </c>
-      <c r="K237">
-[...39 lines deleted...]
-      <c r="A239">
+      <c r="I240">
+        <v>60.0</v>
+      </c>
+    </row>
+    <row r="241" spans="1:9">
+      <c r="A241">
+        <v>14025</v>
+      </c>
+      <c r="B241" t="s">
+        <v>26</v>
+      </c>
+      <c r="C241" t="s">
+        <v>10</v>
+      </c>
+      <c r="D241">
+        <v>2022</v>
+      </c>
+      <c r="E241">
+        <v>10</v>
+      </c>
+      <c r="F241">
+        <v>2</v>
+      </c>
+      <c r="G241">
+        <v>20.0</v>
+      </c>
+      <c r="H241">
+        <v>10</v>
+      </c>
+      <c r="I241">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="242" spans="1:9">
+      <c r="A242">
         <v>14026</v>
       </c>
-      <c r="B239" t="s">
+      <c r="B242" t="s">
+        <v>25</v>
+      </c>
+      <c r="C242" t="s">
+        <v>10</v>
+      </c>
+      <c r="D242">
+        <v>2022</v>
+      </c>
+      <c r="E242">
+        <v>31</v>
+      </c>
+      <c r="G242">
+        <v>0.0</v>
+      </c>
+      <c r="H242">
+        <v>26</v>
+      </c>
+      <c r="I242">
+        <v>83.87</v>
+      </c>
+    </row>
+    <row r="243" spans="1:9">
+      <c r="A243">
+        <v>14027</v>
+      </c>
+      <c r="B243" t="s">
+        <v>24</v>
+      </c>
+      <c r="C243" t="s">
+        <v>10</v>
+      </c>
+      <c r="D243">
+        <v>2022</v>
+      </c>
+      <c r="E243">
+        <v>37</v>
+      </c>
+      <c r="G243">
+        <v>0.0</v>
+      </c>
+      <c r="H243">
         <v>21</v>
       </c>
-      <c r="C239" t="s">
+      <c r="I243">
+        <v>56.76</v>
+      </c>
+    </row>
+    <row r="244" spans="1:9">
+      <c r="A244">
+        <v>14028</v>
+      </c>
+      <c r="B244" t="s">
+        <v>23</v>
+      </c>
+      <c r="C244" t="s">
+        <v>10</v>
+      </c>
+      <c r="D244">
+        <v>2022</v>
+      </c>
+      <c r="E244">
         <v>15</v>
       </c>
-      <c r="D239">
-[...166 lines deleted...]
-        <v>23</v>
+      <c r="F244">
+        <v>1</v>
       </c>
       <c r="G244">
-        <v>0.0</v>
+        <v>6.67</v>
       </c>
       <c r="H244">
         <v>12</v>
       </c>
       <c r="I244">
-        <v>52.17</v>
-[...1 lines deleted...]
-      <c r="J244">
+        <v>80.0</v>
+      </c>
+    </row>
+    <row r="245" spans="1:9">
+      <c r="A245">
+        <v>14030</v>
+      </c>
+      <c r="B245" t="s">
+        <v>22</v>
+      </c>
+      <c r="C245" t="s">
+        <v>10</v>
+      </c>
+      <c r="D245">
+        <v>2022</v>
+      </c>
+      <c r="E245">
+        <v>29</v>
+      </c>
+      <c r="G245">
+        <v>0.0</v>
+      </c>
+      <c r="H245">
+        <v>17</v>
+      </c>
+      <c r="I245">
+        <v>58.62</v>
+      </c>
+    </row>
+    <row r="246" spans="1:9">
+      <c r="A246">
+        <v>14457</v>
+      </c>
+      <c r="B246" t="s">
+        <v>21</v>
+      </c>
+      <c r="C246" t="s">
+        <v>10</v>
+      </c>
+      <c r="D246">
+        <v>2022</v>
+      </c>
+      <c r="E246">
+        <v>106</v>
+      </c>
+      <c r="F246">
+        <v>22</v>
+      </c>
+      <c r="G246">
+        <v>20.75</v>
+      </c>
+      <c r="H246">
+        <v>97</v>
+      </c>
+      <c r="I246">
+        <v>91.51</v>
+      </c>
+    </row>
+    <row r="247" spans="1:9">
+      <c r="A247">
+        <v>14273</v>
+      </c>
+      <c r="B247" t="s">
+        <v>29</v>
+      </c>
+      <c r="C247" t="s">
+        <v>10</v>
+      </c>
+      <c r="D247">
+        <v>2022</v>
+      </c>
+      <c r="E247">
+        <v>19</v>
+      </c>
+      <c r="G247">
+        <v>0.0</v>
+      </c>
+      <c r="H247">
+        <v>13</v>
+      </c>
+      <c r="I247">
+        <v>68.42</v>
+      </c>
+    </row>
+    <row r="248" spans="1:9">
+      <c r="A248">
+        <v>14274</v>
+      </c>
+      <c r="B248" t="s">
+        <v>30</v>
+      </c>
+      <c r="C248" t="s">
+        <v>10</v>
+      </c>
+      <c r="D248">
+        <v>2022</v>
+      </c>
+      <c r="E248">
+        <v>1</v>
+      </c>
+      <c r="G248">
+        <v>0.0</v>
+      </c>
+      <c r="I248">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="249" spans="1:9">
+      <c r="A249">
+        <v>14430</v>
+      </c>
+      <c r="B249" t="s">
+        <v>31</v>
+      </c>
+      <c r="C249" t="s">
+        <v>10</v>
+      </c>
+      <c r="D249">
+        <v>2022</v>
+      </c>
+      <c r="E249">
+        <v>70</v>
+      </c>
+      <c r="F249">
+        <v>3</v>
+      </c>
+      <c r="G249">
+        <v>4.29</v>
+      </c>
+      <c r="H249">
+        <v>58</v>
+      </c>
+      <c r="I249">
+        <v>82.86</v>
+      </c>
+    </row>
+    <row r="250" spans="1:9">
+      <c r="A250">
+        <v>14427</v>
+      </c>
+      <c r="B250" t="s">
+        <v>32</v>
+      </c>
+      <c r="C250" t="s">
+        <v>10</v>
+      </c>
+      <c r="D250">
+        <v>2022</v>
+      </c>
+      <c r="E250">
+        <v>7</v>
+      </c>
+      <c r="G250">
+        <v>0.0</v>
+      </c>
+      <c r="I250">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="251" spans="1:9">
+      <c r="A251">
+        <v>14426</v>
+      </c>
+      <c r="B251" t="s">
+        <v>33</v>
+      </c>
+      <c r="C251" t="s">
+        <v>10</v>
+      </c>
+      <c r="D251">
+        <v>2022</v>
+      </c>
+      <c r="E251">
+        <v>75</v>
+      </c>
+      <c r="F251">
+        <v>3</v>
+      </c>
+      <c r="G251">
+        <v>4.0</v>
+      </c>
+      <c r="H251">
+        <v>56</v>
+      </c>
+      <c r="I251">
+        <v>74.67</v>
+      </c>
+    </row>
+    <row r="252" spans="1:9">
+      <c r="A252">
+        <v>14282</v>
+      </c>
+      <c r="B252" t="s">
+        <v>34</v>
+      </c>
+      <c r="C252" t="s">
+        <v>10</v>
+      </c>
+      <c r="D252">
+        <v>2022</v>
+      </c>
+      <c r="E252">
+        <v>6</v>
+      </c>
+      <c r="G252">
+        <v>0.0</v>
+      </c>
+      <c r="H252">
+        <v>4</v>
+      </c>
+      <c r="I252">
+        <v>66.67</v>
+      </c>
+    </row>
+    <row r="253" spans="1:9">
+      <c r="A253">
+        <v>14024</v>
+      </c>
+      <c r="B253" t="s">
+        <v>35</v>
+      </c>
+      <c r="C253" t="s">
+        <v>10</v>
+      </c>
+      <c r="D253">
+        <v>2022</v>
+      </c>
+      <c r="E253">
         <v>8</v>
       </c>
-      <c r="K244">
+      <c r="G253">
+        <v>0.0</v>
+      </c>
+      <c r="H253">
+        <v>3</v>
+      </c>
+      <c r="I253">
+        <v>37.5</v>
+      </c>
+    </row>
+    <row r="254" spans="1:9">
+      <c r="A254">
+        <v>14271</v>
+      </c>
+      <c r="B254" t="s">
+        <v>36</v>
+      </c>
+      <c r="C254" t="s">
+        <v>10</v>
+      </c>
+      <c r="D254">
+        <v>2022</v>
+      </c>
+      <c r="E254">
+        <v>9</v>
+      </c>
+      <c r="G254">
+        <v>0.0</v>
+      </c>
+      <c r="H254">
+        <v>6</v>
+      </c>
+      <c r="I254">
+        <v>66.67</v>
+      </c>
+    </row>
+    <row r="255" spans="1:9">
+      <c r="A255">
+        <v>14015</v>
+      </c>
+      <c r="B255" t="s">
+        <v>37</v>
+      </c>
+      <c r="C255" t="s">
+        <v>10</v>
+      </c>
+      <c r="D255">
+        <v>2022</v>
+      </c>
+      <c r="E255">
+        <v>23</v>
+      </c>
+      <c r="G255">
+        <v>0.0</v>
+      </c>
+      <c r="H255">
+        <v>8</v>
+      </c>
+      <c r="I255">
         <v>34.78</v>
       </c>
     </row>
-    <row r="245" spans="1:11">
-[...15 lines deleted...]
-      <c r="F245">
+    <row r="256" spans="1:9">
+      <c r="A256">
+        <v>14311</v>
+      </c>
+      <c r="B256" t="s">
+        <v>38</v>
+      </c>
+      <c r="C256" t="s">
+        <v>10</v>
+      </c>
+      <c r="D256">
+        <v>2022</v>
+      </c>
+      <c r="E256">
+        <v>15</v>
+      </c>
+      <c r="G256">
+        <v>0.0</v>
+      </c>
+      <c r="H256">
+        <v>14</v>
+      </c>
+      <c r="I256">
+        <v>93.33</v>
+      </c>
+    </row>
+    <row r="257" spans="1:9">
+      <c r="A257">
+        <v>14310</v>
+      </c>
+      <c r="B257" t="s">
+        <v>39</v>
+      </c>
+      <c r="C257" t="s">
+        <v>10</v>
+      </c>
+      <c r="D257">
+        <v>2022</v>
+      </c>
+      <c r="E257">
+        <v>3</v>
+      </c>
+      <c r="G257">
+        <v>0.0</v>
+      </c>
+      <c r="H257">
         <v>1</v>
       </c>
-      <c r="G245">
-[...2 lines deleted...]
-      <c r="H245">
+      <c r="I257">
+        <v>33.33</v>
+      </c>
+    </row>
+    <row r="258" spans="1:9">
+      <c r="A258">
+        <v>14298</v>
+      </c>
+      <c r="B258" t="s">
+        <v>40</v>
+      </c>
+      <c r="C258" t="s">
+        <v>10</v>
+      </c>
+      <c r="D258">
+        <v>2022</v>
+      </c>
+      <c r="E258">
+        <v>9</v>
+      </c>
+      <c r="G258">
+        <v>0.0</v>
+      </c>
+      <c r="H258">
+        <v>8</v>
+      </c>
+      <c r="I258">
+        <v>88.89</v>
+      </c>
+    </row>
+    <row r="259" spans="1:9">
+      <c r="A259">
+        <v>14281</v>
+      </c>
+      <c r="B259" t="s">
+        <v>41</v>
+      </c>
+      <c r="C259" t="s">
+        <v>10</v>
+      </c>
+      <c r="D259">
+        <v>2022</v>
+      </c>
+      <c r="E259">
         <v>7</v>
       </c>
-      <c r="I245">
-[...89 lines deleted...]
-      <c r="F248">
+      <c r="G259">
+        <v>0.0</v>
+      </c>
+      <c r="I259">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="260" spans="1:9">
+      <c r="A260">
+        <v>14279</v>
+      </c>
+      <c r="B260" t="s">
+        <v>42</v>
+      </c>
+      <c r="C260" t="s">
+        <v>10</v>
+      </c>
+      <c r="D260">
+        <v>2022</v>
+      </c>
+      <c r="E260">
         <v>1</v>
       </c>
-      <c r="G248">
-[...174 lines deleted...]
-      <c r="J253">
+      <c r="G260">
+        <v>0.0</v>
+      </c>
+      <c r="I260">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="261" spans="1:9">
+      <c r="A261">
+        <v>14278</v>
+      </c>
+      <c r="B261" t="s">
+        <v>43</v>
+      </c>
+      <c r="C261" t="s">
+        <v>10</v>
+      </c>
+      <c r="D261">
+        <v>2022</v>
+      </c>
+      <c r="E261">
         <v>1</v>
       </c>
-      <c r="K253">
-[...115 lines deleted...]
-      <c r="F257">
+      <c r="G261">
+        <v>0.0</v>
+      </c>
+      <c r="H261">
         <v>1</v>
-      </c>
-[...135 lines deleted...]
-        <v>5</v>
       </c>
       <c r="I261">
         <v>100.0</v>
       </c>
-      <c r="J261">
-[...6 lines deleted...]
-    <row r="262" spans="1:11">
+    </row>
+    <row r="262" spans="1:9">
       <c r="A262">
-        <v>14007</v>
+        <v>14280</v>
       </c>
       <c r="B262" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="C262" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D262">
-        <v>2016</v>
+        <v>2022</v>
       </c>
       <c r="E262">
         <v>5</v>
       </c>
       <c r="G262">
         <v>0.0</v>
       </c>
       <c r="H262">
+        <v>1</v>
+      </c>
+      <c r="I262">
+        <v>20.0</v>
+      </c>
+    </row>
+    <row r="263" spans="1:9">
+      <c r="A263">
+        <v>14277</v>
+      </c>
+      <c r="B263" t="s">
+        <v>45</v>
+      </c>
+      <c r="C263" t="s">
+        <v>10</v>
+      </c>
+      <c r="D263">
+        <v>2022</v>
+      </c>
+      <c r="E263">
+        <v>9</v>
+      </c>
+      <c r="G263">
+        <v>0.0</v>
+      </c>
+      <c r="H263">
         <v>4</v>
       </c>
-      <c r="I262">
+      <c r="I263">
+        <v>44.44</v>
+      </c>
+    </row>
+    <row r="264" spans="1:9">
+      <c r="A264">
+        <v>14276</v>
+      </c>
+      <c r="B264" t="s">
+        <v>46</v>
+      </c>
+      <c r="C264" t="s">
+        <v>10</v>
+      </c>
+      <c r="D264">
+        <v>2022</v>
+      </c>
+      <c r="E264">
+        <v>7</v>
+      </c>
+      <c r="G264">
+        <v>0.0</v>
+      </c>
+      <c r="H264">
+        <v>1</v>
+      </c>
+      <c r="I264">
+        <v>14.29</v>
+      </c>
+    </row>
+    <row r="265" spans="1:9">
+      <c r="A265">
+        <v>14275</v>
+      </c>
+      <c r="B265" t="s">
+        <v>47</v>
+      </c>
+      <c r="C265" t="s">
+        <v>10</v>
+      </c>
+      <c r="D265">
+        <v>2022</v>
+      </c>
+      <c r="E265">
+        <v>3</v>
+      </c>
+      <c r="G265">
+        <v>0.0</v>
+      </c>
+      <c r="H265">
+        <v>2</v>
+      </c>
+      <c r="I265">
+        <v>66.67</v>
+      </c>
+    </row>
+    <row r="266" spans="1:9">
+      <c r="A266">
+        <v>14429</v>
+      </c>
+      <c r="B266" t="s">
+        <v>9</v>
+      </c>
+      <c r="C266" t="s">
+        <v>10</v>
+      </c>
+      <c r="D266">
+        <v>2022</v>
+      </c>
+      <c r="E266">
+        <v>22</v>
+      </c>
+      <c r="F266">
+        <v>2</v>
+      </c>
+      <c r="G266">
+        <v>9.09</v>
+      </c>
+      <c r="H266">
+        <v>13</v>
+      </c>
+      <c r="I266">
+        <v>59.09</v>
+      </c>
+    </row>
+    <row r="267" spans="1:9">
+      <c r="A267">
+        <v>14049</v>
+      </c>
+      <c r="B267" t="s">
+        <v>49</v>
+      </c>
+      <c r="C267" t="s">
+        <v>50</v>
+      </c>
+      <c r="D267">
+        <v>2022</v>
+      </c>
+      <c r="E267">
+        <v>32</v>
+      </c>
+      <c r="G267">
+        <v>0.0</v>
+      </c>
+      <c r="H267">
+        <v>14</v>
+      </c>
+      <c r="I267">
+        <v>43.75</v>
+      </c>
+    </row>
+    <row r="268" spans="1:9">
+      <c r="A268">
+        <v>14305</v>
+      </c>
+      <c r="B268" t="s">
+        <v>51</v>
+      </c>
+      <c r="C268" t="s">
+        <v>50</v>
+      </c>
+      <c r="D268">
+        <v>2022</v>
+      </c>
+      <c r="E268">
+        <v>15</v>
+      </c>
+      <c r="G268">
+        <v>0.0</v>
+      </c>
+      <c r="H268">
+        <v>11</v>
+      </c>
+      <c r="I268">
+        <v>73.33</v>
+      </c>
+    </row>
+    <row r="269" spans="1:9">
+      <c r="A269">
+        <v>14264</v>
+      </c>
+      <c r="B269" t="s">
+        <v>52</v>
+      </c>
+      <c r="C269" t="s">
+        <v>50</v>
+      </c>
+      <c r="D269">
+        <v>2022</v>
+      </c>
+      <c r="E269">
+        <v>19</v>
+      </c>
+      <c r="G269">
+        <v>0.0</v>
+      </c>
+      <c r="H269">
+        <v>12</v>
+      </c>
+      <c r="I269">
+        <v>63.16</v>
+      </c>
+    </row>
+    <row r="270" spans="1:9">
+      <c r="A270">
+        <v>14260</v>
+      </c>
+      <c r="B270" t="s">
+        <v>53</v>
+      </c>
+      <c r="C270" t="s">
+        <v>50</v>
+      </c>
+      <c r="D270">
+        <v>2022</v>
+      </c>
+      <c r="E270">
+        <v>25</v>
+      </c>
+      <c r="F270">
+        <v>5</v>
+      </c>
+      <c r="G270">
+        <v>20.0</v>
+      </c>
+      <c r="H270">
+        <v>23</v>
+      </c>
+      <c r="I270">
+        <v>92.0</v>
+      </c>
+    </row>
+    <row r="271" spans="1:9">
+      <c r="A271">
+        <v>14258</v>
+      </c>
+      <c r="B271" t="s">
+        <v>54</v>
+      </c>
+      <c r="C271" t="s">
+        <v>50</v>
+      </c>
+      <c r="D271">
+        <v>2022</v>
+      </c>
+      <c r="E271">
+        <v>2</v>
+      </c>
+      <c r="G271">
+        <v>0.0</v>
+      </c>
+      <c r="H271">
+        <v>1</v>
+      </c>
+      <c r="I271">
+        <v>50.0</v>
+      </c>
+    </row>
+    <row r="272" spans="1:9">
+      <c r="A272">
+        <v>14257</v>
+      </c>
+      <c r="B272" t="s">
+        <v>55</v>
+      </c>
+      <c r="C272" t="s">
+        <v>50</v>
+      </c>
+      <c r="D272">
+        <v>2022</v>
+      </c>
+      <c r="E272">
+        <v>5</v>
+      </c>
+      <c r="G272">
+        <v>0.0</v>
+      </c>
+      <c r="H272">
+        <v>4</v>
+      </c>
+      <c r="I272">
         <v>80.0</v>
       </c>
-      <c r="J262">
+    </row>
+    <row r="273" spans="1:9">
+      <c r="A273">
+        <v>14256</v>
+      </c>
+      <c r="B273" t="s">
+        <v>56</v>
+      </c>
+      <c r="C273" t="s">
+        <v>50</v>
+      </c>
+      <c r="D273">
+        <v>2022</v>
+      </c>
+      <c r="E273">
+        <v>6</v>
+      </c>
+      <c r="G273">
+        <v>0.0</v>
+      </c>
+      <c r="H273">
+        <v>6</v>
+      </c>
+      <c r="I273">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="274" spans="1:9">
+      <c r="A274">
+        <v>14255</v>
+      </c>
+      <c r="B274" t="s">
+        <v>57</v>
+      </c>
+      <c r="C274" t="s">
+        <v>50</v>
+      </c>
+      <c r="D274">
+        <v>2022</v>
+      </c>
+      <c r="E274">
         <v>3</v>
       </c>
-      <c r="K262">
-[...10 lines deleted...]
-      <c r="C263" t="s">
+      <c r="G274">
+        <v>0.0</v>
+      </c>
+      <c r="H274">
+        <v>2</v>
+      </c>
+      <c r="I274">
+        <v>66.67</v>
+      </c>
+    </row>
+    <row r="275" spans="1:9">
+      <c r="A275">
+        <v>14254</v>
+      </c>
+      <c r="B275" t="s">
+        <v>58</v>
+      </c>
+      <c r="C275" t="s">
+        <v>50</v>
+      </c>
+      <c r="D275">
+        <v>2022</v>
+      </c>
+      <c r="E275">
+        <v>3</v>
+      </c>
+      <c r="G275">
+        <v>0.0</v>
+      </c>
+      <c r="H275">
+        <v>1</v>
+      </c>
+      <c r="I275">
+        <v>33.33</v>
+      </c>
+    </row>
+    <row r="276" spans="1:9">
+      <c r="A276">
+        <v>14253</v>
+      </c>
+      <c r="B276" t="s">
+        <v>59</v>
+      </c>
+      <c r="C276" t="s">
+        <v>50</v>
+      </c>
+      <c r="D276">
+        <v>2022</v>
+      </c>
+      <c r="E276">
+        <v>60</v>
+      </c>
+      <c r="G276">
+        <v>0.0</v>
+      </c>
+      <c r="H276">
+        <v>46</v>
+      </c>
+      <c r="I276">
+        <v>76.67</v>
+      </c>
+    </row>
+    <row r="277" spans="1:9">
+      <c r="A277">
+        <v>14054</v>
+      </c>
+      <c r="B277" t="s">
+        <v>60</v>
+      </c>
+      <c r="C277" t="s">
+        <v>50</v>
+      </c>
+      <c r="D277">
+        <v>2022</v>
+      </c>
+      <c r="E277">
+        <v>28</v>
+      </c>
+      <c r="F277">
+        <v>6</v>
+      </c>
+      <c r="G277">
+        <v>21.43</v>
+      </c>
+      <c r="H277">
+        <v>26</v>
+      </c>
+      <c r="I277">
+        <v>92.86</v>
+      </c>
+    </row>
+    <row r="278" spans="1:9">
+      <c r="A278">
+        <v>14053</v>
+      </c>
+      <c r="B278" t="s">
+        <v>61</v>
+      </c>
+      <c r="C278" t="s">
+        <v>50</v>
+      </c>
+      <c r="D278">
+        <v>2022</v>
+      </c>
+      <c r="E278">
+        <v>35</v>
+      </c>
+      <c r="F278">
+        <v>1</v>
+      </c>
+      <c r="G278">
+        <v>2.86</v>
+      </c>
+      <c r="H278">
+        <v>17</v>
+      </c>
+      <c r="I278">
+        <v>48.57</v>
+      </c>
+    </row>
+    <row r="279" spans="1:9">
+      <c r="A279">
+        <v>14052</v>
+      </c>
+      <c r="B279" t="s">
+        <v>62</v>
+      </c>
+      <c r="C279" t="s">
+        <v>50</v>
+      </c>
+      <c r="D279">
+        <v>2022</v>
+      </c>
+      <c r="E279">
+        <v>1</v>
+      </c>
+      <c r="G279">
+        <v>0.0</v>
+      </c>
+      <c r="I279">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="280" spans="1:9">
+      <c r="A280">
+        <v>14051</v>
+      </c>
+      <c r="B280" t="s">
+        <v>63</v>
+      </c>
+      <c r="C280" t="s">
+        <v>50</v>
+      </c>
+      <c r="D280">
+        <v>2022</v>
+      </c>
+      <c r="E280">
+        <v>95</v>
+      </c>
+      <c r="F280">
+        <v>9</v>
+      </c>
+      <c r="G280">
+        <v>9.47</v>
+      </c>
+      <c r="H280">
+        <v>79</v>
+      </c>
+      <c r="I280">
+        <v>83.16</v>
+      </c>
+    </row>
+    <row r="281" spans="1:9">
+      <c r="A281">
+        <v>14048</v>
+      </c>
+      <c r="B281" t="s">
+        <v>64</v>
+      </c>
+      <c r="C281" t="s">
+        <v>50</v>
+      </c>
+      <c r="D281">
+        <v>2022</v>
+      </c>
+      <c r="E281">
+        <v>3</v>
+      </c>
+      <c r="G281">
+        <v>0.0</v>
+      </c>
+      <c r="I281">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="282" spans="1:9">
+      <c r="A282">
+        <v>14047</v>
+      </c>
+      <c r="B282" t="s">
+        <v>65</v>
+      </c>
+      <c r="C282" t="s">
+        <v>50</v>
+      </c>
+      <c r="D282">
+        <v>2022</v>
+      </c>
+      <c r="E282">
+        <v>68</v>
+      </c>
+      <c r="F282">
+        <v>6</v>
+      </c>
+      <c r="G282">
+        <v>8.82</v>
+      </c>
+      <c r="H282">
+        <v>62</v>
+      </c>
+      <c r="I282">
+        <v>91.18</v>
+      </c>
+    </row>
+    <row r="283" spans="1:9">
+      <c r="A283">
+        <v>14046</v>
+      </c>
+      <c r="B283" t="s">
+        <v>66</v>
+      </c>
+      <c r="C283" t="s">
+        <v>50</v>
+      </c>
+      <c r="D283">
+        <v>2022</v>
+      </c>
+      <c r="E283">
+        <v>24</v>
+      </c>
+      <c r="G283">
+        <v>0.0</v>
+      </c>
+      <c r="H283">
+        <v>13</v>
+      </c>
+      <c r="I283">
+        <v>54.17</v>
+      </c>
+    </row>
+    <row r="284" spans="1:9">
+      <c r="A284">
+        <v>14055</v>
+      </c>
+      <c r="B284" t="s">
+        <v>67</v>
+      </c>
+      <c r="C284" t="s">
+        <v>50</v>
+      </c>
+      <c r="D284">
+        <v>2022</v>
+      </c>
+      <c r="E284">
+        <v>132</v>
+      </c>
+      <c r="F284">
+        <v>15</v>
+      </c>
+      <c r="G284">
+        <v>11.36</v>
+      </c>
+      <c r="H284">
+        <v>113</v>
+      </c>
+      <c r="I284">
+        <v>85.61</v>
+      </c>
+    </row>
+    <row r="285" spans="1:9">
+      <c r="A285">
+        <v>14314</v>
+      </c>
+      <c r="B285" t="s">
+        <v>68</v>
+      </c>
+      <c r="C285" t="s">
+        <v>50</v>
+      </c>
+      <c r="D285">
+        <v>2022</v>
+      </c>
+      <c r="E285">
+        <v>54</v>
+      </c>
+      <c r="F285">
+        <v>4</v>
+      </c>
+      <c r="G285">
+        <v>7.41</v>
+      </c>
+      <c r="H285">
+        <v>37</v>
+      </c>
+      <c r="I285">
+        <v>68.52</v>
+      </c>
+    </row>
+    <row r="286" spans="1:9">
+      <c r="A286">
+        <v>14315</v>
+      </c>
+      <c r="B286" t="s">
+        <v>69</v>
+      </c>
+      <c r="C286" t="s">
+        <v>50</v>
+      </c>
+      <c r="D286">
+        <v>2022</v>
+      </c>
+      <c r="E286">
+        <v>10</v>
+      </c>
+      <c r="G286">
+        <v>0.0</v>
+      </c>
+      <c r="H286">
+        <v>7</v>
+      </c>
+      <c r="I286">
+        <v>70.0</v>
+      </c>
+    </row>
+    <row r="287" spans="1:9">
+      <c r="A287">
+        <v>14011</v>
+      </c>
+      <c r="B287" t="s">
+        <v>70</v>
+      </c>
+      <c r="C287" t="s">
+        <v>28</v>
+      </c>
+      <c r="D287">
+        <v>2022</v>
+      </c>
+      <c r="E287">
+        <v>10</v>
+      </c>
+      <c r="G287">
+        <v>0.0</v>
+      </c>
+      <c r="H287">
+        <v>8</v>
+      </c>
+      <c r="I287">
+        <v>80.0</v>
+      </c>
+    </row>
+    <row r="288" spans="1:9">
+      <c r="A288">
+        <v>14012</v>
+      </c>
+      <c r="B288" t="s">
+        <v>71</v>
+      </c>
+      <c r="C288" t="s">
+        <v>28</v>
+      </c>
+      <c r="D288">
+        <v>2022</v>
+      </c>
+      <c r="E288">
+        <v>10</v>
+      </c>
+      <c r="G288">
+        <v>0.0</v>
+      </c>
+      <c r="H288">
+        <v>3</v>
+      </c>
+      <c r="I288">
+        <v>30.0</v>
+      </c>
+    </row>
+    <row r="289" spans="1:9">
+      <c r="A289">
+        <v>14013</v>
+      </c>
+      <c r="B289" t="s">
+        <v>72</v>
+      </c>
+      <c r="C289" t="s">
+        <v>28</v>
+      </c>
+      <c r="D289">
+        <v>2022</v>
+      </c>
+      <c r="E289">
+        <v>4</v>
+      </c>
+      <c r="G289">
+        <v>0.0</v>
+      </c>
+      <c r="H289">
+        <v>4</v>
+      </c>
+      <c r="I289">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="290" spans="1:9">
+      <c r="A290">
+        <v>14251</v>
+      </c>
+      <c r="B290" t="s">
+        <v>73</v>
+      </c>
+      <c r="C290" t="s">
+        <v>28</v>
+      </c>
+      <c r="D290">
+        <v>2022</v>
+      </c>
+      <c r="E290">
+        <v>10</v>
+      </c>
+      <c r="G290">
+        <v>0.0</v>
+      </c>
+      <c r="H290">
+        <v>2</v>
+      </c>
+      <c r="I290">
+        <v>20.0</v>
+      </c>
+    </row>
+    <row r="291" spans="1:9">
+      <c r="A291">
+        <v>14252</v>
+      </c>
+      <c r="B291" t="s">
+        <v>74</v>
+      </c>
+      <c r="C291" t="s">
+        <v>28</v>
+      </c>
+      <c r="D291">
+        <v>2022</v>
+      </c>
+      <c r="E291">
+        <v>2</v>
+      </c>
+      <c r="G291">
+        <v>0.0</v>
+      </c>
+      <c r="I291">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="292" spans="1:9">
+      <c r="A292">
+        <v>14329</v>
+      </c>
+      <c r="B292" t="s">
+        <v>75</v>
+      </c>
+      <c r="C292" t="s">
+        <v>28</v>
+      </c>
+      <c r="D292">
+        <v>2022</v>
+      </c>
+      <c r="E292">
         <v>18</v>
       </c>
-      <c r="D263">
-[...11 lines deleted...]
-      <c r="H263">
+      <c r="G292">
+        <v>0.0</v>
+      </c>
+      <c r="H292">
+        <v>5</v>
+      </c>
+      <c r="I292">
+        <v>27.78</v>
+      </c>
+    </row>
+    <row r="293" spans="1:9">
+      <c r="A293">
+        <v>14336</v>
+      </c>
+      <c r="B293" t="s">
+        <v>76</v>
+      </c>
+      <c r="C293" t="s">
+        <v>28</v>
+      </c>
+      <c r="D293">
+        <v>2022</v>
+      </c>
+      <c r="E293">
+        <v>6</v>
+      </c>
+      <c r="G293">
+        <v>0.0</v>
+      </c>
+      <c r="I293">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="294" spans="1:9">
+      <c r="A294">
+        <v>14337</v>
+      </c>
+      <c r="B294" t="s">
+        <v>77</v>
+      </c>
+      <c r="C294" t="s">
+        <v>28</v>
+      </c>
+      <c r="D294">
+        <v>2022</v>
+      </c>
+      <c r="E294">
+        <v>2</v>
+      </c>
+      <c r="G294">
+        <v>0.0</v>
+      </c>
+      <c r="I294">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="295" spans="1:9">
+      <c r="A295">
+        <v>14010</v>
+      </c>
+      <c r="B295" t="s">
+        <v>78</v>
+      </c>
+      <c r="C295" t="s">
+        <v>28</v>
+      </c>
+      <c r="D295">
+        <v>2022</v>
+      </c>
+      <c r="E295">
+        <v>18</v>
+      </c>
+      <c r="G295">
+        <v>0.0</v>
+      </c>
+      <c r="H295">
         <v>7</v>
       </c>
-      <c r="I263">
-[...205 lines deleted...]
-      <c r="A270">
+      <c r="I295">
+        <v>38.89</v>
+      </c>
+    </row>
+    <row r="296" spans="1:9">
+      <c r="A296">
         <v>14009</v>
       </c>
-      <c r="B270" t="s">
-[...37 lines deleted...]
-      <c r="E271">
+      <c r="B296" t="s">
+        <v>79</v>
+      </c>
+      <c r="C296" t="s">
+        <v>28</v>
+      </c>
+      <c r="D296">
+        <v>2022</v>
+      </c>
+      <c r="E296">
         <v>31</v>
-      </c>
-[...831 lines deleted...]
-        <v>24</v>
       </c>
       <c r="G296">
         <v>0.0</v>
       </c>
       <c r="H296">
         <v>8</v>
       </c>
       <c r="I296">
-        <v>33.33</v>
-[...8 lines deleted...]
-    <row r="297" spans="1:11">
+        <v>25.81</v>
+      </c>
+    </row>
+    <row r="297" spans="1:9">
       <c r="A297">
-        <v>14274</v>
+        <v>14428</v>
       </c>
       <c r="B297" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="C297" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="D297">
-        <v>2017</v>
+        <v>2022</v>
       </c>
       <c r="E297">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="F297">
+        <v>20</v>
+      </c>
+      <c r="G297">
+        <v>0.0</v>
+      </c>
+      <c r="H297">
+        <v>11</v>
+      </c>
+      <c r="I297">
+        <v>55.0</v>
+      </c>
+    </row>
+    <row r="298" spans="1:9">
+      <c r="A298">
+        <v>14002</v>
+      </c>
+      <c r="B298" t="s">
+        <v>81</v>
+      </c>
+      <c r="C298" t="s">
+        <v>28</v>
+      </c>
+      <c r="D298">
+        <v>2022</v>
+      </c>
+      <c r="E298">
+        <v>31</v>
+      </c>
+      <c r="G298">
+        <v>0.0</v>
+      </c>
+      <c r="H298">
+        <v>19</v>
+      </c>
+      <c r="I298">
+        <v>61.29</v>
+      </c>
+    </row>
+    <row r="299" spans="1:9">
+      <c r="A299">
+        <v>14003</v>
+      </c>
+      <c r="B299" t="s">
+        <v>82</v>
+      </c>
+      <c r="C299" t="s">
+        <v>28</v>
+      </c>
+      <c r="D299">
+        <v>2022</v>
+      </c>
+      <c r="E299">
+        <v>9</v>
+      </c>
+      <c r="G299">
+        <v>0.0</v>
+      </c>
+      <c r="H299">
+        <v>1</v>
+      </c>
+      <c r="I299">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="300" spans="1:9">
+      <c r="A300">
+        <v>14004</v>
+      </c>
+      <c r="B300" t="s">
+        <v>83</v>
+      </c>
+      <c r="C300" t="s">
+        <v>28</v>
+      </c>
+      <c r="D300">
+        <v>2022</v>
+      </c>
+      <c r="E300">
+        <v>18</v>
+      </c>
+      <c r="F300">
         <v>2</v>
       </c>
-      <c r="G297">
-[...94 lines deleted...]
-      </c>
       <c r="G300">
-        <v>2.33</v>
+        <v>11.11</v>
       </c>
       <c r="H300">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="I300">
-        <v>51.16</v>
-[...8 lines deleted...]
-    <row r="301" spans="1:11">
+        <v>55.56</v>
+      </c>
+    </row>
+    <row r="301" spans="1:9">
       <c r="A301">
-        <v>14036</v>
+        <v>14005</v>
       </c>
       <c r="B301" t="s">
-        <v>66</v>
+        <v>84</v>
       </c>
       <c r="C301" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="D301">
-        <v>2017</v>
+        <v>2022</v>
       </c>
       <c r="E301">
         <v>17</v>
       </c>
+      <c r="F301">
+        <v>1</v>
+      </c>
       <c r="G301">
-        <v>0.0</v>
+        <v>5.88</v>
       </c>
       <c r="H301">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="I301">
-        <v>52.94</v>
-[...8 lines deleted...]
-    <row r="302" spans="1:11">
+        <v>88.24</v>
+      </c>
+    </row>
+    <row r="302" spans="1:9">
       <c r="A302">
-        <v>14035</v>
+        <v>14006</v>
       </c>
       <c r="B302" t="s">
-        <v>62</v>
+        <v>85</v>
       </c>
       <c r="C302" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="D302">
-        <v>2017</v>
+        <v>2022</v>
       </c>
       <c r="E302">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="F302">
         <v>1</v>
       </c>
       <c r="G302">
-        <v>12.5</v>
+        <v>5.26</v>
       </c>
       <c r="H302">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="I302">
-        <v>75.0</v>
-[...1 lines deleted...]
-      <c r="J302">
+        <v>84.21</v>
+      </c>
+    </row>
+    <row r="303" spans="1:9">
+      <c r="A303">
+        <v>14007</v>
+      </c>
+      <c r="B303" t="s">
+        <v>86</v>
+      </c>
+      <c r="C303" t="s">
+        <v>28</v>
+      </c>
+      <c r="D303">
+        <v>2022</v>
+      </c>
+      <c r="E303">
+        <v>12</v>
+      </c>
+      <c r="G303">
+        <v>0.0</v>
+      </c>
+      <c r="H303">
         <v>4</v>
       </c>
-      <c r="K302">
-[...4 lines deleted...]
-      <c r="A303">
+      <c r="I303">
+        <v>33.33</v>
+      </c>
+    </row>
+    <row r="304" spans="1:9">
+      <c r="A304">
+        <v>14008</v>
+      </c>
+      <c r="B304" t="s">
+        <v>87</v>
+      </c>
+      <c r="C304" t="s">
+        <v>28</v>
+      </c>
+      <c r="D304">
+        <v>2022</v>
+      </c>
+      <c r="E304">
+        <v>25</v>
+      </c>
+      <c r="F304">
+        <v>2</v>
+      </c>
+      <c r="G304">
+        <v>8.0</v>
+      </c>
+      <c r="H304">
+        <v>23</v>
+      </c>
+      <c r="I304">
+        <v>92.0</v>
+      </c>
+    </row>
+    <row r="305" spans="1:9">
+      <c r="A305">
+        <v>14035</v>
+      </c>
+      <c r="B305" t="s">
+        <v>18</v>
+      </c>
+      <c r="C305" t="s">
+        <v>10</v>
+      </c>
+      <c r="D305">
+        <v>2023</v>
+      </c>
+      <c r="E305">
+        <v>10</v>
+      </c>
+      <c r="F305">
+        <v>1</v>
+      </c>
+      <c r="G305">
+        <v>10.0</v>
+      </c>
+      <c r="H305">
+        <v>7</v>
+      </c>
+      <c r="I305">
+        <v>70.0</v>
+      </c>
+    </row>
+    <row r="306" spans="1:9">
+      <c r="A306">
+        <v>14037</v>
+      </c>
+      <c r="B306" t="s">
+        <v>17</v>
+      </c>
+      <c r="C306" t="s">
+        <v>10</v>
+      </c>
+      <c r="D306">
+        <v>2023</v>
+      </c>
+      <c r="E306">
+        <v>105</v>
+      </c>
+      <c r="F306">
+        <v>9</v>
+      </c>
+      <c r="G306">
+        <v>8.57</v>
+      </c>
+      <c r="H306">
+        <v>81</v>
+      </c>
+      <c r="I306">
+        <v>77.14</v>
+      </c>
+    </row>
+    <row r="307" spans="1:9">
+      <c r="A307">
+        <v>14038</v>
+      </c>
+      <c r="B307" t="s">
+        <v>16</v>
+      </c>
+      <c r="C307" t="s">
+        <v>10</v>
+      </c>
+      <c r="D307">
+        <v>2023</v>
+      </c>
+      <c r="E307">
+        <v>4</v>
+      </c>
+      <c r="G307">
+        <v>0.0</v>
+      </c>
+      <c r="H307">
+        <v>1</v>
+      </c>
+      <c r="I307">
+        <v>25.0</v>
+      </c>
+    </row>
+    <row r="308" spans="1:9">
+      <c r="A308">
+        <v>14039</v>
+      </c>
+      <c r="B308" t="s">
+        <v>15</v>
+      </c>
+      <c r="C308" t="s">
+        <v>10</v>
+      </c>
+      <c r="D308">
+        <v>2023</v>
+      </c>
+      <c r="E308">
+        <v>23</v>
+      </c>
+      <c r="F308">
+        <v>1</v>
+      </c>
+      <c r="G308">
+        <v>4.35</v>
+      </c>
+      <c r="H308">
+        <v>15</v>
+      </c>
+      <c r="I308">
+        <v>65.22</v>
+      </c>
+    </row>
+    <row r="309" spans="1:9">
+      <c r="A309">
+        <v>14041</v>
+      </c>
+      <c r="B309" t="s">
+        <v>14</v>
+      </c>
+      <c r="C309" t="s">
+        <v>10</v>
+      </c>
+      <c r="D309">
+        <v>2023</v>
+      </c>
+      <c r="E309">
+        <v>14</v>
+      </c>
+      <c r="G309">
+        <v>0.0</v>
+      </c>
+      <c r="H309">
+        <v>9</v>
+      </c>
+      <c r="I309">
+        <v>64.29</v>
+      </c>
+    </row>
+    <row r="310" spans="1:9">
+      <c r="A310">
+        <v>14042</v>
+      </c>
+      <c r="B310" t="s">
+        <v>13</v>
+      </c>
+      <c r="C310" t="s">
+        <v>10</v>
+      </c>
+      <c r="D310">
+        <v>2023</v>
+      </c>
+      <c r="E310">
+        <v>33</v>
+      </c>
+      <c r="G310">
+        <v>0.0</v>
+      </c>
+      <c r="H310">
+        <v>21</v>
+      </c>
+      <c r="I310">
+        <v>63.64</v>
+      </c>
+    </row>
+    <row r="311" spans="1:9">
+      <c r="A311">
+        <v>14043</v>
+      </c>
+      <c r="B311" t="s">
+        <v>12</v>
+      </c>
+      <c r="C311" t="s">
+        <v>10</v>
+      </c>
+      <c r="D311">
+        <v>2023</v>
+      </c>
+      <c r="E311">
+        <v>17</v>
+      </c>
+      <c r="F311">
+        <v>1</v>
+      </c>
+      <c r="G311">
+        <v>5.88</v>
+      </c>
+      <c r="H311">
+        <v>11</v>
+      </c>
+      <c r="I311">
+        <v>64.71</v>
+      </c>
+    </row>
+    <row r="312" spans="1:9">
+      <c r="A312">
         <v>14044</v>
       </c>
-      <c r="B303" t="s">
-[...14 lines deleted...]
-      <c r="H303">
+      <c r="B312" t="s">
+        <v>11</v>
+      </c>
+      <c r="C312" t="s">
+        <v>10</v>
+      </c>
+      <c r="D312">
+        <v>2023</v>
+      </c>
+      <c r="E312">
+        <v>35</v>
+      </c>
+      <c r="F312">
         <v>1</v>
       </c>
-      <c r="I303">
-[...7 lines deleted...]
-      <c r="A304">
+      <c r="G312">
+        <v>2.86</v>
+      </c>
+      <c r="H312">
+        <v>25</v>
+      </c>
+      <c r="I312">
+        <v>71.43</v>
+      </c>
+    </row>
+    <row r="313" spans="1:9">
+      <c r="A313">
+        <v>14034</v>
+      </c>
+      <c r="B313" t="s">
+        <v>19</v>
+      </c>
+      <c r="C313" t="s">
+        <v>10</v>
+      </c>
+      <c r="D313">
+        <v>2023</v>
+      </c>
+      <c r="E313">
+        <v>26</v>
+      </c>
+      <c r="G313">
+        <v>0.0</v>
+      </c>
+      <c r="H313">
+        <v>11</v>
+      </c>
+      <c r="I313">
+        <v>42.31</v>
+      </c>
+    </row>
+    <row r="314" spans="1:9">
+      <c r="A314">
+        <v>14033</v>
+      </c>
+      <c r="B314" t="s">
+        <v>20</v>
+      </c>
+      <c r="C314" t="s">
+        <v>10</v>
+      </c>
+      <c r="D314">
+        <v>2023</v>
+      </c>
+      <c r="E314">
+        <v>14</v>
+      </c>
+      <c r="G314">
+        <v>0.0</v>
+      </c>
+      <c r="H314">
+        <v>8</v>
+      </c>
+      <c r="I314">
+        <v>57.14</v>
+      </c>
+    </row>
+    <row r="315" spans="1:9">
+      <c r="A315">
         <v>14424</v>
       </c>
-      <c r="B304" t="s">
-[...8 lines deleted...]
-      <c r="E304">
+      <c r="B315" t="s">
+        <v>48</v>
+      </c>
+      <c r="C315" t="s">
+        <v>28</v>
+      </c>
+      <c r="D315">
+        <v>2023</v>
+      </c>
+      <c r="E315">
+        <v>95</v>
+      </c>
+      <c r="F315">
+        <v>2</v>
+      </c>
+      <c r="G315">
+        <v>2.11</v>
+      </c>
+      <c r="H315">
+        <v>47</v>
+      </c>
+      <c r="I315">
+        <v>49.47</v>
+      </c>
+    </row>
+    <row r="316" spans="1:9">
+      <c r="A316">
+        <v>14425</v>
+      </c>
+      <c r="B316" t="s">
+        <v>27</v>
+      </c>
+      <c r="C316" t="s">
+        <v>28</v>
+      </c>
+      <c r="D316">
+        <v>2023</v>
+      </c>
+      <c r="E316">
+        <v>4</v>
+      </c>
+      <c r="G316">
+        <v>0.0</v>
+      </c>
+      <c r="I316">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="317" spans="1:9">
+      <c r="A317">
+        <v>14025</v>
+      </c>
+      <c r="B317" t="s">
+        <v>26</v>
+      </c>
+      <c r="C317" t="s">
+        <v>10</v>
+      </c>
+      <c r="D317">
+        <v>2023</v>
+      </c>
+      <c r="E317">
         <v>18</v>
-      </c>
-[...420 lines deleted...]
-        <v>46</v>
       </c>
       <c r="F317">
         <v>2</v>
       </c>
       <c r="G317">
-        <v>4.35</v>
+        <v>11.11</v>
       </c>
       <c r="H317">
-        <v>36</v>
+        <v>18</v>
       </c>
       <c r="I317">
-        <v>78.26</v>
-[...8 lines deleted...]
-    <row r="318" spans="1:11">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="318" spans="1:9">
       <c r="A318">
-        <v>14003</v>
+        <v>14026</v>
       </c>
       <c r="B318" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="C318" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D318">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="E318">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>49</v>
       </c>
       <c r="G318">
-        <v>5.88</v>
+        <v>0.0</v>
       </c>
       <c r="H318">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="I318">
-        <v>70.59</v>
-[...8 lines deleted...]
-    <row r="319" spans="1:11">
+        <v>63.27</v>
+      </c>
+    </row>
+    <row r="319" spans="1:9">
       <c r="A319">
-        <v>14010</v>
+        <v>14027</v>
       </c>
       <c r="B319" t="s">
-        <v>72</v>
+        <v>24</v>
       </c>
       <c r="C319" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D319">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="E319">
-        <v>17</v>
+        <v>60</v>
       </c>
       <c r="F319">
         <v>1</v>
       </c>
       <c r="G319">
-        <v>5.88</v>
+        <v>1.67</v>
       </c>
       <c r="H319">
+        <v>30</v>
+      </c>
+      <c r="I319">
+        <v>50.0</v>
+      </c>
+    </row>
+    <row r="320" spans="1:9">
+      <c r="A320">
+        <v>14028</v>
+      </c>
+      <c r="B320" t="s">
+        <v>23</v>
+      </c>
+      <c r="C320" t="s">
+        <v>10</v>
+      </c>
+      <c r="D320">
+        <v>2023</v>
+      </c>
+      <c r="E320">
+        <v>19</v>
+      </c>
+      <c r="G320">
+        <v>0.0</v>
+      </c>
+      <c r="H320">
+        <v>11</v>
+      </c>
+      <c r="I320">
+        <v>57.89</v>
+      </c>
+    </row>
+    <row r="321" spans="1:9">
+      <c r="A321">
+        <v>14030</v>
+      </c>
+      <c r="B321" t="s">
+        <v>22</v>
+      </c>
+      <c r="C321" t="s">
+        <v>10</v>
+      </c>
+      <c r="D321">
+        <v>2023</v>
+      </c>
+      <c r="E321">
+        <v>35</v>
+      </c>
+      <c r="F321">
+        <v>1</v>
+      </c>
+      <c r="G321">
+        <v>2.86</v>
+      </c>
+      <c r="H321">
+        <v>15</v>
+      </c>
+      <c r="I321">
+        <v>42.86</v>
+      </c>
+    </row>
+    <row r="322" spans="1:9">
+      <c r="A322">
+        <v>14457</v>
+      </c>
+      <c r="B322" t="s">
+        <v>21</v>
+      </c>
+      <c r="C322" t="s">
+        <v>10</v>
+      </c>
+      <c r="D322">
+        <v>2023</v>
+      </c>
+      <c r="E322">
+        <v>122</v>
+      </c>
+      <c r="F322">
+        <v>27</v>
+      </c>
+      <c r="G322">
+        <v>22.13</v>
+      </c>
+      <c r="H322">
+        <v>113</v>
+      </c>
+      <c r="I322">
+        <v>92.62</v>
+      </c>
+    </row>
+    <row r="323" spans="1:9">
+      <c r="A323">
+        <v>14273</v>
+      </c>
+      <c r="B323" t="s">
+        <v>29</v>
+      </c>
+      <c r="C323" t="s">
+        <v>10</v>
+      </c>
+      <c r="D323">
+        <v>2023</v>
+      </c>
+      <c r="E323">
+        <v>50</v>
+      </c>
+      <c r="F323">
+        <v>2</v>
+      </c>
+      <c r="G323">
+        <v>4.0</v>
+      </c>
+      <c r="H323">
+        <v>33</v>
+      </c>
+      <c r="I323">
+        <v>66.0</v>
+      </c>
+    </row>
+    <row r="324" spans="1:9">
+      <c r="A324">
+        <v>14274</v>
+      </c>
+      <c r="B324" t="s">
+        <v>30</v>
+      </c>
+      <c r="C324" t="s">
+        <v>10</v>
+      </c>
+      <c r="D324">
+        <v>2023</v>
+      </c>
+      <c r="E324">
+        <v>6</v>
+      </c>
+      <c r="G324">
+        <v>0.0</v>
+      </c>
+      <c r="H324">
+        <v>2</v>
+      </c>
+      <c r="I324">
+        <v>33.33</v>
+      </c>
+    </row>
+    <row r="325" spans="1:9">
+      <c r="A325">
+        <v>14430</v>
+      </c>
+      <c r="B325" t="s">
+        <v>31</v>
+      </c>
+      <c r="C325" t="s">
+        <v>10</v>
+      </c>
+      <c r="D325">
+        <v>2023</v>
+      </c>
+      <c r="E325">
+        <v>102</v>
+      </c>
+      <c r="F325">
+        <v>18</v>
+      </c>
+      <c r="G325">
+        <v>17.65</v>
+      </c>
+      <c r="H325">
+        <v>88</v>
+      </c>
+      <c r="I325">
+        <v>86.27</v>
+      </c>
+    </row>
+    <row r="326" spans="1:9">
+      <c r="A326">
+        <v>14427</v>
+      </c>
+      <c r="B326" t="s">
+        <v>32</v>
+      </c>
+      <c r="C326" t="s">
+        <v>10</v>
+      </c>
+      <c r="D326">
+        <v>2023</v>
+      </c>
+      <c r="E326">
+        <v>6</v>
+      </c>
+      <c r="G326">
+        <v>0.0</v>
+      </c>
+      <c r="H326">
+        <v>1</v>
+      </c>
+      <c r="I326">
+        <v>16.67</v>
+      </c>
+    </row>
+    <row r="327" spans="1:9">
+      <c r="A327">
+        <v>14426</v>
+      </c>
+      <c r="B327" t="s">
+        <v>33</v>
+      </c>
+      <c r="C327" t="s">
+        <v>10</v>
+      </c>
+      <c r="D327">
+        <v>2023</v>
+      </c>
+      <c r="E327">
+        <v>94</v>
+      </c>
+      <c r="F327">
+        <v>10</v>
+      </c>
+      <c r="G327">
+        <v>10.64</v>
+      </c>
+      <c r="H327">
+        <v>73</v>
+      </c>
+      <c r="I327">
+        <v>77.66</v>
+      </c>
+    </row>
+    <row r="328" spans="1:9">
+      <c r="A328">
+        <v>14282</v>
+      </c>
+      <c r="B328" t="s">
+        <v>34</v>
+      </c>
+      <c r="C328" t="s">
+        <v>10</v>
+      </c>
+      <c r="D328">
+        <v>2023</v>
+      </c>
+      <c r="E328">
+        <v>6</v>
+      </c>
+      <c r="G328">
+        <v>0.0</v>
+      </c>
+      <c r="H328">
+        <v>3</v>
+      </c>
+      <c r="I328">
+        <v>50.0</v>
+      </c>
+    </row>
+    <row r="329" spans="1:9">
+      <c r="A329">
+        <v>14024</v>
+      </c>
+      <c r="B329" t="s">
+        <v>35</v>
+      </c>
+      <c r="C329" t="s">
+        <v>10</v>
+      </c>
+      <c r="D329">
+        <v>2023</v>
+      </c>
+      <c r="E329">
+        <v>3</v>
+      </c>
+      <c r="G329">
+        <v>0.0</v>
+      </c>
+      <c r="H329">
+        <v>1</v>
+      </c>
+      <c r="I329">
+        <v>33.33</v>
+      </c>
+    </row>
+    <row r="330" spans="1:9">
+      <c r="A330">
+        <v>14271</v>
+      </c>
+      <c r="B330" t="s">
+        <v>36</v>
+      </c>
+      <c r="C330" t="s">
+        <v>10</v>
+      </c>
+      <c r="D330">
+        <v>2023</v>
+      </c>
+      <c r="E330">
+        <v>14</v>
+      </c>
+      <c r="G330">
+        <v>0.0</v>
+      </c>
+      <c r="H330">
+        <v>5</v>
+      </c>
+      <c r="I330">
+        <v>35.71</v>
+      </c>
+    </row>
+    <row r="331" spans="1:9">
+      <c r="A331">
+        <v>14015</v>
+      </c>
+      <c r="B331" t="s">
+        <v>37</v>
+      </c>
+      <c r="C331" t="s">
+        <v>10</v>
+      </c>
+      <c r="D331">
+        <v>2023</v>
+      </c>
+      <c r="E331">
+        <v>40</v>
+      </c>
+      <c r="G331">
+        <v>0.0</v>
+      </c>
+      <c r="H331">
+        <v>7</v>
+      </c>
+      <c r="I331">
+        <v>17.5</v>
+      </c>
+    </row>
+    <row r="332" spans="1:9">
+      <c r="A332">
+        <v>14311</v>
+      </c>
+      <c r="B332" t="s">
+        <v>38</v>
+      </c>
+      <c r="C332" t="s">
+        <v>10</v>
+      </c>
+      <c r="D332">
+        <v>2023</v>
+      </c>
+      <c r="E332">
+        <v>14</v>
+      </c>
+      <c r="F332">
+        <v>1</v>
+      </c>
+      <c r="G332">
+        <v>7.14</v>
+      </c>
+      <c r="H332">
+        <v>10</v>
+      </c>
+      <c r="I332">
+        <v>71.43</v>
+      </c>
+    </row>
+    <row r="333" spans="1:9">
+      <c r="A333">
+        <v>14310</v>
+      </c>
+      <c r="B333" t="s">
+        <v>39</v>
+      </c>
+      <c r="C333" t="s">
+        <v>10</v>
+      </c>
+      <c r="D333">
+        <v>2023</v>
+      </c>
+      <c r="E333">
+        <v>3</v>
+      </c>
+      <c r="G333">
+        <v>0.0</v>
+      </c>
+      <c r="H333">
+        <v>1</v>
+      </c>
+      <c r="I333">
+        <v>33.33</v>
+      </c>
+    </row>
+    <row r="334" spans="1:9">
+      <c r="A334">
+        <v>14298</v>
+      </c>
+      <c r="B334" t="s">
+        <v>40</v>
+      </c>
+      <c r="C334" t="s">
+        <v>10</v>
+      </c>
+      <c r="D334">
+        <v>2023</v>
+      </c>
+      <c r="E334">
+        <v>8</v>
+      </c>
+      <c r="G334">
+        <v>0.0</v>
+      </c>
+      <c r="H334">
+        <v>8</v>
+      </c>
+      <c r="I334">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="335" spans="1:9">
+      <c r="A335">
+        <v>14281</v>
+      </c>
+      <c r="B335" t="s">
+        <v>41</v>
+      </c>
+      <c r="C335" t="s">
+        <v>10</v>
+      </c>
+      <c r="D335">
+        <v>2023</v>
+      </c>
+      <c r="E335">
+        <v>10</v>
+      </c>
+      <c r="G335">
+        <v>0.0</v>
+      </c>
+      <c r="I335">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="336" spans="1:9">
+      <c r="A336">
+        <v>14279</v>
+      </c>
+      <c r="B336" t="s">
+        <v>42</v>
+      </c>
+      <c r="C336" t="s">
+        <v>10</v>
+      </c>
+      <c r="D336">
+        <v>2023</v>
+      </c>
+      <c r="E336">
+        <v>2</v>
+      </c>
+      <c r="G336">
+        <v>0.0</v>
+      </c>
+      <c r="I336">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="337" spans="1:9">
+      <c r="A337">
+        <v>14278</v>
+      </c>
+      <c r="B337" t="s">
+        <v>43</v>
+      </c>
+      <c r="C337" t="s">
+        <v>10</v>
+      </c>
+      <c r="D337">
+        <v>2023</v>
+      </c>
+      <c r="E337">
+        <v>2</v>
+      </c>
+      <c r="G337">
+        <v>0.0</v>
+      </c>
+      <c r="H337">
+        <v>1</v>
+      </c>
+      <c r="I337">
+        <v>50.0</v>
+      </c>
+    </row>
+    <row r="338" spans="1:9">
+      <c r="A338">
+        <v>14280</v>
+      </c>
+      <c r="B338" t="s">
+        <v>44</v>
+      </c>
+      <c r="C338" t="s">
+        <v>10</v>
+      </c>
+      <c r="D338">
+        <v>2023</v>
+      </c>
+      <c r="E338">
         <v>13</v>
       </c>
-      <c r="I319">
-[...2 lines deleted...]
-      <c r="J319">
+      <c r="G338">
+        <v>0.0</v>
+      </c>
+      <c r="H338">
+        <v>5</v>
+      </c>
+      <c r="I338">
+        <v>38.46</v>
+      </c>
+    </row>
+    <row r="339" spans="1:9">
+      <c r="A339">
+        <v>14277</v>
+      </c>
+      <c r="B339" t="s">
+        <v>45</v>
+      </c>
+      <c r="C339" t="s">
+        <v>10</v>
+      </c>
+      <c r="D339">
+        <v>2023</v>
+      </c>
+      <c r="E339">
+        <v>6</v>
+      </c>
+      <c r="G339">
+        <v>0.0</v>
+      </c>
+      <c r="H339">
         <v>2</v>
       </c>
-      <c r="K319">
-[...42 lines deleted...]
-      <c r="B321" t="s">
+      <c r="I339">
+        <v>33.33</v>
+      </c>
+    </row>
+    <row r="340" spans="1:9">
+      <c r="A340">
+        <v>14276</v>
+      </c>
+      <c r="B340" t="s">
+        <v>46</v>
+      </c>
+      <c r="C340" t="s">
+        <v>10</v>
+      </c>
+      <c r="D340">
+        <v>2023</v>
+      </c>
+      <c r="E340">
         <v>14</v>
       </c>
-      <c r="C321" t="s">
-[...37 lines deleted...]
-      <c r="F322">
+      <c r="G340">
+        <v>0.0</v>
+      </c>
+      <c r="H340">
+        <v>5</v>
+      </c>
+      <c r="I340">
+        <v>35.71</v>
+      </c>
+    </row>
+    <row r="341" spans="1:9">
+      <c r="A341">
+        <v>14275</v>
+      </c>
+      <c r="B341" t="s">
+        <v>47</v>
+      </c>
+      <c r="C341" t="s">
+        <v>10</v>
+      </c>
+      <c r="D341">
+        <v>2023</v>
+      </c>
+      <c r="E341">
+        <v>7</v>
+      </c>
+      <c r="F341">
+        <v>1</v>
+      </c>
+      <c r="G341">
+        <v>14.29</v>
+      </c>
+      <c r="H341">
         <v>6</v>
       </c>
-      <c r="G322">
-[...19 lines deleted...]
-      <c r="B323" t="s">
+      <c r="I341">
+        <v>85.71</v>
+      </c>
+    </row>
+    <row r="342" spans="1:9">
+      <c r="A342">
+        <v>14429</v>
+      </c>
+      <c r="B342" t="s">
+        <v>9</v>
+      </c>
+      <c r="C342" t="s">
+        <v>10</v>
+      </c>
+      <c r="D342">
+        <v>2023</v>
+      </c>
+      <c r="E342">
         <v>26</v>
       </c>
-      <c r="C323" t="s">
-[...116 lines deleted...]
-      <c r="J326">
+      <c r="F342">
         <v>2</v>
       </c>
-      <c r="K326">
-[...501 lines deleted...]
-      </c>
       <c r="G342">
-        <v>0.0</v>
+        <v>7.69</v>
       </c>
       <c r="H342">
         <v>17</v>
       </c>
       <c r="I342">
-        <v>32.69</v>
-[...8 lines deleted...]
-    <row r="343" spans="1:11">
+        <v>65.38</v>
+      </c>
+    </row>
+    <row r="343" spans="1:9">
       <c r="A343">
-        <v>14253</v>
+        <v>14049</v>
       </c>
       <c r="B343" t="s">
-        <v>70</v>
+        <v>49</v>
       </c>
       <c r="C343" t="s">
-        <v>18</v>
+        <v>50</v>
       </c>
       <c r="D343">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="E343">
-        <v>40</v>
+        <v>55</v>
+      </c>
+      <c r="F343">
+        <v>2</v>
       </c>
       <c r="G343">
-        <v>0.0</v>
+        <v>3.64</v>
       </c>
       <c r="H343">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="I343">
-        <v>37.5</v>
-[...8 lines deleted...]
-    <row r="344" spans="1:11">
+        <v>49.09</v>
+      </c>
+    </row>
+    <row r="344" spans="1:9">
       <c r="A344">
-        <v>14050</v>
+        <v>14305</v>
       </c>
       <c r="B344" t="s">
+        <v>51</v>
+      </c>
+      <c r="C344" t="s">
+        <v>50</v>
+      </c>
+      <c r="D344">
+        <v>2023</v>
+      </c>
+      <c r="E344">
         <v>29</v>
       </c>
-      <c r="C344" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G344">
         <v>0.0</v>
       </c>
       <c r="H344">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="I344">
-        <v>29.17</v>
-[...8 lines deleted...]
-    <row r="345" spans="1:11">
+        <v>31.03</v>
+      </c>
+    </row>
+    <row r="345" spans="1:9">
       <c r="A345">
-        <v>14277</v>
+        <v>14264</v>
       </c>
       <c r="B345" t="s">
-        <v>41</v>
+        <v>52</v>
       </c>
       <c r="C345" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="D345">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="E345">
-        <v>3</v>
+        <v>29</v>
       </c>
       <c r="G345">
         <v>0.0</v>
       </c>
       <c r="H345">
-        <v>1</v>
+        <v>22</v>
       </c>
       <c r="I345">
-        <v>33.33</v>
-[...8 lines deleted...]
-    <row r="346" spans="1:11">
+        <v>75.86</v>
+      </c>
+    </row>
+    <row r="346" spans="1:9">
       <c r="A346">
-        <v>14054</v>
+        <v>14260</v>
       </c>
       <c r="B346" t="s">
-        <v>31</v>
+        <v>53</v>
       </c>
       <c r="C346" t="s">
-        <v>18</v>
+        <v>50</v>
       </c>
       <c r="D346">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="E346">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="G346">
-        <v>8.33</v>
+        <v>0.0</v>
       </c>
       <c r="H346">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="I346">
-        <v>83.33</v>
-[...8 lines deleted...]
-    <row r="347" spans="1:11">
+        <v>82.35</v>
+      </c>
+    </row>
+    <row r="347" spans="1:9">
       <c r="A347">
         <v>14258</v>
       </c>
       <c r="B347" t="s">
-        <v>23</v>
+        <v>54</v>
       </c>
       <c r="C347" t="s">
-        <v>18</v>
+        <v>50</v>
       </c>
       <c r="D347">
-        <v>2018</v>
+        <v>2023</v>
       </c>
       <c r="E347">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="G347">
         <v>0.0</v>
       </c>
       <c r="H347">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="I347">
-        <v>44.44</v>
-[...1 lines deleted...]
-      <c r="J347">
+        <v>25.0</v>
+      </c>
+    </row>
+    <row r="348" spans="1:9">
+      <c r="A348">
+        <v>14257</v>
+      </c>
+      <c r="B348" t="s">
+        <v>55</v>
+      </c>
+      <c r="C348" t="s">
+        <v>50</v>
+      </c>
+      <c r="D348">
+        <v>2023</v>
+      </c>
+      <c r="E348">
+        <v>13</v>
+      </c>
+      <c r="G348">
+        <v>0.0</v>
+      </c>
+      <c r="H348">
+        <v>11</v>
+      </c>
+      <c r="I348">
+        <v>84.62</v>
+      </c>
+    </row>
+    <row r="349" spans="1:9">
+      <c r="A349">
+        <v>14256</v>
+      </c>
+      <c r="B349" t="s">
+        <v>56</v>
+      </c>
+      <c r="C349" t="s">
+        <v>50</v>
+      </c>
+      <c r="D349">
+        <v>2023</v>
+      </c>
+      <c r="E349">
+        <v>15</v>
+      </c>
+      <c r="F349">
         <v>1</v>
       </c>
-      <c r="K347">
-[...19 lines deleted...]
-      <c r="F348">
+      <c r="G349">
+        <v>6.67</v>
+      </c>
+      <c r="H349">
+        <v>13</v>
+      </c>
+      <c r="I349">
+        <v>86.67</v>
+      </c>
+    </row>
+    <row r="350" spans="1:9">
+      <c r="A350">
+        <v>14255</v>
+      </c>
+      <c r="B350" t="s">
+        <v>57</v>
+      </c>
+      <c r="C350" t="s">
+        <v>50</v>
+      </c>
+      <c r="D350">
+        <v>2023</v>
+      </c>
+      <c r="E350">
+        <v>1</v>
+      </c>
+      <c r="G350">
+        <v>0.0</v>
+      </c>
+      <c r="H350">
+        <v>1</v>
+      </c>
+      <c r="I350">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="351" spans="1:9">
+      <c r="A351">
+        <v>14254</v>
+      </c>
+      <c r="B351" t="s">
+        <v>58</v>
+      </c>
+      <c r="C351" t="s">
+        <v>50</v>
+      </c>
+      <c r="D351">
+        <v>2023</v>
+      </c>
+      <c r="E351">
+        <v>5</v>
+      </c>
+      <c r="G351">
+        <v>0.0</v>
+      </c>
+      <c r="H351">
+        <v>5</v>
+      </c>
+      <c r="I351">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="352" spans="1:9">
+      <c r="A352">
+        <v>14253</v>
+      </c>
+      <c r="B352" t="s">
+        <v>59</v>
+      </c>
+      <c r="C352" t="s">
+        <v>50</v>
+      </c>
+      <c r="D352">
+        <v>2023</v>
+      </c>
+      <c r="E352">
+        <v>71</v>
+      </c>
+      <c r="F352">
         <v>2</v>
       </c>
-      <c r="G348">
-[...135 lines deleted...]
-      </c>
       <c r="G352">
-        <v>0.0</v>
+        <v>2.82</v>
       </c>
       <c r="H352">
-        <v>1</v>
+        <v>43</v>
       </c>
       <c r="I352">
-        <v>20.0</v>
-[...8 lines deleted...]
-    <row r="353" spans="1:11">
+        <v>60.56</v>
+      </c>
+    </row>
+    <row r="353" spans="1:9">
       <c r="A353">
         <v>14054</v>
       </c>
       <c r="B353" t="s">
+        <v>60</v>
+      </c>
+      <c r="C353" t="s">
+        <v>50</v>
+      </c>
+      <c r="D353">
+        <v>2023</v>
+      </c>
+      <c r="E353">
+        <v>36</v>
+      </c>
+      <c r="F353">
+        <v>5</v>
+      </c>
+      <c r="G353">
+        <v>13.89</v>
+      </c>
+      <c r="H353">
         <v>31</v>
       </c>
-      <c r="C353" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I353">
-        <v>60.0</v>
-[...8 lines deleted...]
-    <row r="354" spans="1:11">
+        <v>86.11</v>
+      </c>
+    </row>
+    <row r="354" spans="1:9">
       <c r="A354">
-        <v>14337</v>
+        <v>14053</v>
       </c>
       <c r="B354" t="s">
-        <v>37</v>
+        <v>61</v>
       </c>
       <c r="C354" t="s">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="D354">
-        <v>2018</v>
+        <v>2023</v>
       </c>
       <c r="E354">
-        <v>16</v>
+        <v>49</v>
       </c>
       <c r="F354">
         <v>1</v>
       </c>
       <c r="G354">
+        <v>2.04</v>
+      </c>
+      <c r="H354">
+        <v>28</v>
+      </c>
+      <c r="I354">
+        <v>57.14</v>
+      </c>
+    </row>
+    <row r="355" spans="1:9">
+      <c r="A355">
+        <v>14052</v>
+      </c>
+      <c r="B355" t="s">
+        <v>62</v>
+      </c>
+      <c r="C355" t="s">
+        <v>50</v>
+      </c>
+      <c r="D355">
+        <v>2023</v>
+      </c>
+      <c r="E355">
+        <v>1</v>
+      </c>
+      <c r="G355">
+        <v>0.0</v>
+      </c>
+      <c r="H355">
+        <v>1</v>
+      </c>
+      <c r="I355">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="356" spans="1:9">
+      <c r="A356">
+        <v>14051</v>
+      </c>
+      <c r="B356" t="s">
+        <v>63</v>
+      </c>
+      <c r="C356" t="s">
+        <v>50</v>
+      </c>
+      <c r="D356">
+        <v>2023</v>
+      </c>
+      <c r="E356">
+        <v>81</v>
+      </c>
+      <c r="F356">
+        <v>14</v>
+      </c>
+      <c r="G356">
+        <v>17.28</v>
+      </c>
+      <c r="H356">
+        <v>70</v>
+      </c>
+      <c r="I356">
+        <v>86.42</v>
+      </c>
+    </row>
+    <row r="357" spans="1:9">
+      <c r="A357">
+        <v>14048</v>
+      </c>
+      <c r="B357" t="s">
+        <v>64</v>
+      </c>
+      <c r="C357" t="s">
+        <v>50</v>
+      </c>
+      <c r="D357">
+        <v>2023</v>
+      </c>
+      <c r="E357">
+        <v>1</v>
+      </c>
+      <c r="G357">
+        <v>0.0</v>
+      </c>
+      <c r="H357">
+        <v>1</v>
+      </c>
+      <c r="I357">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="358" spans="1:9">
+      <c r="A358">
+        <v>14047</v>
+      </c>
+      <c r="B358" t="s">
+        <v>65</v>
+      </c>
+      <c r="C358" t="s">
+        <v>50</v>
+      </c>
+      <c r="D358">
+        <v>2023</v>
+      </c>
+      <c r="E358">
+        <v>88</v>
+      </c>
+      <c r="F358">
+        <v>11</v>
+      </c>
+      <c r="G358">
+        <v>12.5</v>
+      </c>
+      <c r="H358">
+        <v>65</v>
+      </c>
+      <c r="I358">
+        <v>73.86</v>
+      </c>
+    </row>
+    <row r="359" spans="1:9">
+      <c r="A359">
+        <v>14046</v>
+      </c>
+      <c r="B359" t="s">
+        <v>66</v>
+      </c>
+      <c r="C359" t="s">
+        <v>50</v>
+      </c>
+      <c r="D359">
+        <v>2023</v>
+      </c>
+      <c r="E359">
+        <v>50</v>
+      </c>
+      <c r="G359">
+        <v>0.0</v>
+      </c>
+      <c r="H359">
+        <v>25</v>
+      </c>
+      <c r="I359">
+        <v>50.0</v>
+      </c>
+    </row>
+    <row r="360" spans="1:9">
+      <c r="A360">
+        <v>14055</v>
+      </c>
+      <c r="B360" t="s">
+        <v>67</v>
+      </c>
+      <c r="C360" t="s">
+        <v>50</v>
+      </c>
+      <c r="D360">
+        <v>2023</v>
+      </c>
+      <c r="E360">
+        <v>133</v>
+      </c>
+      <c r="F360">
+        <v>22</v>
+      </c>
+      <c r="G360">
+        <v>16.54</v>
+      </c>
+      <c r="H360">
+        <v>114</v>
+      </c>
+      <c r="I360">
+        <v>85.71</v>
+      </c>
+    </row>
+    <row r="361" spans="1:9">
+      <c r="A361">
+        <v>14314</v>
+      </c>
+      <c r="B361" t="s">
+        <v>68</v>
+      </c>
+      <c r="C361" t="s">
+        <v>50</v>
+      </c>
+      <c r="D361">
+        <v>2023</v>
+      </c>
+      <c r="E361">
+        <v>43</v>
+      </c>
+      <c r="G361">
+        <v>0.0</v>
+      </c>
+      <c r="H361">
+        <v>29</v>
+      </c>
+      <c r="I361">
+        <v>67.44</v>
+      </c>
+    </row>
+    <row r="362" spans="1:9">
+      <c r="A362">
+        <v>14315</v>
+      </c>
+      <c r="B362" t="s">
+        <v>69</v>
+      </c>
+      <c r="C362" t="s">
+        <v>50</v>
+      </c>
+      <c r="D362">
+        <v>2023</v>
+      </c>
+      <c r="E362">
+        <v>13</v>
+      </c>
+      <c r="G362">
+        <v>0.0</v>
+      </c>
+      <c r="H362">
+        <v>2</v>
+      </c>
+      <c r="I362">
+        <v>15.38</v>
+      </c>
+    </row>
+    <row r="363" spans="1:9">
+      <c r="A363">
+        <v>14011</v>
+      </c>
+      <c r="B363" t="s">
+        <v>70</v>
+      </c>
+      <c r="C363" t="s">
+        <v>28</v>
+      </c>
+      <c r="D363">
+        <v>2023</v>
+      </c>
+      <c r="E363">
+        <v>17</v>
+      </c>
+      <c r="F363">
+        <v>1</v>
+      </c>
+      <c r="G363">
+        <v>5.88</v>
+      </c>
+      <c r="H363">
+        <v>11</v>
+      </c>
+      <c r="I363">
+        <v>64.71</v>
+      </c>
+    </row>
+    <row r="364" spans="1:9">
+      <c r="A364">
+        <v>14012</v>
+      </c>
+      <c r="B364" t="s">
+        <v>71</v>
+      </c>
+      <c r="C364" t="s">
+        <v>28</v>
+      </c>
+      <c r="D364">
+        <v>2023</v>
+      </c>
+      <c r="E364">
+        <v>9</v>
+      </c>
+      <c r="G364">
+        <v>0.0</v>
+      </c>
+      <c r="H364">
+        <v>5</v>
+      </c>
+      <c r="I364">
+        <v>55.56</v>
+      </c>
+    </row>
+    <row r="365" spans="1:9">
+      <c r="A365">
+        <v>14013</v>
+      </c>
+      <c r="B365" t="s">
+        <v>72</v>
+      </c>
+      <c r="C365" t="s">
+        <v>28</v>
+      </c>
+      <c r="D365">
+        <v>2023</v>
+      </c>
+      <c r="E365">
+        <v>3</v>
+      </c>
+      <c r="G365">
+        <v>0.0</v>
+      </c>
+      <c r="H365">
+        <v>3</v>
+      </c>
+      <c r="I365">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="366" spans="1:9">
+      <c r="A366">
+        <v>14251</v>
+      </c>
+      <c r="B366" t="s">
+        <v>73</v>
+      </c>
+      <c r="C366" t="s">
+        <v>28</v>
+      </c>
+      <c r="D366">
+        <v>2023</v>
+      </c>
+      <c r="E366">
+        <v>11</v>
+      </c>
+      <c r="G366">
+        <v>0.0</v>
+      </c>
+      <c r="H366">
+        <v>2</v>
+      </c>
+      <c r="I366">
+        <v>18.18</v>
+      </c>
+    </row>
+    <row r="367" spans="1:9">
+      <c r="A367">
+        <v>14252</v>
+      </c>
+      <c r="B367" t="s">
+        <v>74</v>
+      </c>
+      <c r="C367" t="s">
+        <v>28</v>
+      </c>
+      <c r="D367">
+        <v>2023</v>
+      </c>
+      <c r="E367">
+        <v>3</v>
+      </c>
+      <c r="G367">
+        <v>0.0</v>
+      </c>
+      <c r="H367">
+        <v>2</v>
+      </c>
+      <c r="I367">
+        <v>66.67</v>
+      </c>
+    </row>
+    <row r="368" spans="1:9">
+      <c r="A368">
+        <v>14329</v>
+      </c>
+      <c r="B368" t="s">
+        <v>75</v>
+      </c>
+      <c r="C368" t="s">
+        <v>28</v>
+      </c>
+      <c r="D368">
+        <v>2023</v>
+      </c>
+      <c r="E368">
+        <v>19</v>
+      </c>
+      <c r="G368">
+        <v>0.0</v>
+      </c>
+      <c r="H368">
+        <v>5</v>
+      </c>
+      <c r="I368">
+        <v>26.32</v>
+      </c>
+    </row>
+    <row r="369" spans="1:9">
+      <c r="A369">
+        <v>14336</v>
+      </c>
+      <c r="B369" t="s">
+        <v>76</v>
+      </c>
+      <c r="C369" t="s">
+        <v>28</v>
+      </c>
+      <c r="D369">
+        <v>2023</v>
+      </c>
+      <c r="E369">
+        <v>6</v>
+      </c>
+      <c r="G369">
+        <v>0.0</v>
+      </c>
+      <c r="H369">
+        <v>4</v>
+      </c>
+      <c r="I369">
+        <v>66.67</v>
+      </c>
+    </row>
+    <row r="370" spans="1:9">
+      <c r="A370">
+        <v>14337</v>
+      </c>
+      <c r="B370" t="s">
+        <v>77</v>
+      </c>
+      <c r="C370" t="s">
+        <v>28</v>
+      </c>
+      <c r="D370">
+        <v>2023</v>
+      </c>
+      <c r="E370">
+        <v>4</v>
+      </c>
+      <c r="G370">
+        <v>0.0</v>
+      </c>
+      <c r="H370">
+        <v>1</v>
+      </c>
+      <c r="I370">
+        <v>25.0</v>
+      </c>
+    </row>
+    <row r="371" spans="1:9">
+      <c r="A371">
+        <v>14010</v>
+      </c>
+      <c r="B371" t="s">
+        <v>78</v>
+      </c>
+      <c r="C371" t="s">
+        <v>28</v>
+      </c>
+      <c r="D371">
+        <v>2023</v>
+      </c>
+      <c r="E371">
+        <v>24</v>
+      </c>
+      <c r="G371">
+        <v>0.0</v>
+      </c>
+      <c r="H371">
+        <v>10</v>
+      </c>
+      <c r="I371">
+        <v>41.67</v>
+      </c>
+    </row>
+    <row r="372" spans="1:9">
+      <c r="A372">
+        <v>14009</v>
+      </c>
+      <c r="B372" t="s">
+        <v>79</v>
+      </c>
+      <c r="C372" t="s">
+        <v>28</v>
+      </c>
+      <c r="D372">
+        <v>2023</v>
+      </c>
+      <c r="E372">
+        <v>39</v>
+      </c>
+      <c r="G372">
+        <v>0.0</v>
+      </c>
+      <c r="H372">
+        <v>20</v>
+      </c>
+      <c r="I372">
+        <v>51.28</v>
+      </c>
+    </row>
+    <row r="373" spans="1:9">
+      <c r="A373">
+        <v>14428</v>
+      </c>
+      <c r="B373" t="s">
+        <v>80</v>
+      </c>
+      <c r="C373" t="s">
+        <v>50</v>
+      </c>
+      <c r="D373">
+        <v>2023</v>
+      </c>
+      <c r="E373">
+        <v>16</v>
+      </c>
+      <c r="G373">
+        <v>0.0</v>
+      </c>
+      <c r="H373">
+        <v>4</v>
+      </c>
+      <c r="I373">
+        <v>25.0</v>
+      </c>
+    </row>
+    <row r="374" spans="1:9">
+      <c r="A374">
+        <v>14002</v>
+      </c>
+      <c r="B374" t="s">
+        <v>81</v>
+      </c>
+      <c r="C374" t="s">
+        <v>28</v>
+      </c>
+      <c r="D374">
+        <v>2023</v>
+      </c>
+      <c r="E374">
+        <v>35</v>
+      </c>
+      <c r="G374">
+        <v>0.0</v>
+      </c>
+      <c r="H374">
+        <v>13</v>
+      </c>
+      <c r="I374">
+        <v>37.14</v>
+      </c>
+    </row>
+    <row r="375" spans="1:9">
+      <c r="A375">
+        <v>14003</v>
+      </c>
+      <c r="B375" t="s">
+        <v>82</v>
+      </c>
+      <c r="C375" t="s">
+        <v>28</v>
+      </c>
+      <c r="D375">
+        <v>2023</v>
+      </c>
+      <c r="E375">
+        <v>10</v>
+      </c>
+      <c r="G375">
+        <v>0.0</v>
+      </c>
+      <c r="H375">
+        <v>3</v>
+      </c>
+      <c r="I375">
+        <v>30.0</v>
+      </c>
+    </row>
+    <row r="376" spans="1:9">
+      <c r="A376">
+        <v>14004</v>
+      </c>
+      <c r="B376" t="s">
+        <v>83</v>
+      </c>
+      <c r="C376" t="s">
+        <v>28</v>
+      </c>
+      <c r="D376">
+        <v>2023</v>
+      </c>
+      <c r="E376">
+        <v>40</v>
+      </c>
+      <c r="G376">
+        <v>0.0</v>
+      </c>
+      <c r="H376">
+        <v>26</v>
+      </c>
+      <c r="I376">
+        <v>65.0</v>
+      </c>
+    </row>
+    <row r="377" spans="1:9">
+      <c r="A377">
+        <v>14005</v>
+      </c>
+      <c r="B377" t="s">
+        <v>84</v>
+      </c>
+      <c r="C377" t="s">
+        <v>28</v>
+      </c>
+      <c r="D377">
+        <v>2023</v>
+      </c>
+      <c r="E377">
+        <v>21</v>
+      </c>
+      <c r="F377">
+        <v>2</v>
+      </c>
+      <c r="G377">
+        <v>9.52</v>
+      </c>
+      <c r="H377">
+        <v>15</v>
+      </c>
+      <c r="I377">
+        <v>71.43</v>
+      </c>
+    </row>
+    <row r="378" spans="1:9">
+      <c r="A378">
+        <v>14006</v>
+      </c>
+      <c r="B378" t="s">
+        <v>85</v>
+      </c>
+      <c r="C378" t="s">
+        <v>28</v>
+      </c>
+      <c r="D378">
+        <v>2023</v>
+      </c>
+      <c r="E378">
+        <v>16</v>
+      </c>
+      <c r="F378">
+        <v>1</v>
+      </c>
+      <c r="G378">
         <v>6.25</v>
       </c>
-      <c r="H354">
-[...69 lines deleted...]
-      <c r="J356">
+      <c r="H378">
+        <v>12</v>
+      </c>
+      <c r="I378">
+        <v>75.0</v>
+      </c>
+    </row>
+    <row r="379" spans="1:9">
+      <c r="A379">
+        <v>14007</v>
+      </c>
+      <c r="B379" t="s">
+        <v>86</v>
+      </c>
+      <c r="C379" t="s">
+        <v>28</v>
+      </c>
+      <c r="D379">
+        <v>2023</v>
+      </c>
+      <c r="E379">
+        <v>15</v>
+      </c>
+      <c r="G379">
+        <v>0.0</v>
+      </c>
+      <c r="H379">
+        <v>2</v>
+      </c>
+      <c r="I379">
+        <v>13.33</v>
+      </c>
+    </row>
+    <row r="380" spans="1:9">
+      <c r="A380">
+        <v>14008</v>
+      </c>
+      <c r="B380" t="s">
+        <v>87</v>
+      </c>
+      <c r="C380" t="s">
+        <v>28</v>
+      </c>
+      <c r="D380">
+        <v>2023</v>
+      </c>
+      <c r="E380">
+        <v>42</v>
+      </c>
+      <c r="G380">
+        <v>0.0</v>
+      </c>
+      <c r="H380">
+        <v>13</v>
+      </c>
+      <c r="I380">
+        <v>30.95</v>
+      </c>
+    </row>
+    <row r="381" spans="1:9">
+      <c r="A381">
+        <v>14037</v>
+      </c>
+      <c r="B381" t="s">
+        <v>17</v>
+      </c>
+      <c r="C381" t="s">
+        <v>10</v>
+      </c>
+      <c r="D381">
+        <v>2024</v>
+      </c>
+      <c r="E381">
+        <v>99</v>
+      </c>
+      <c r="F381">
+        <v>12</v>
+      </c>
+      <c r="G381">
+        <v>12.12</v>
+      </c>
+      <c r="H381">
+        <v>71</v>
+      </c>
+      <c r="I381">
+        <v>71.72</v>
+      </c>
+    </row>
+    <row r="382" spans="1:9">
+      <c r="A382">
+        <v>14038</v>
+      </c>
+      <c r="B382" t="s">
         <v>16</v>
       </c>
-      <c r="K356">
-[...10 lines deleted...]
-      <c r="C357" t="s">
+      <c r="C382" t="s">
+        <v>10</v>
+      </c>
+      <c r="D382">
+        <v>2024</v>
+      </c>
+      <c r="E382">
+        <v>1</v>
+      </c>
+      <c r="G382">
+        <v>0.0</v>
+      </c>
+      <c r="H382">
+        <v>1</v>
+      </c>
+      <c r="I382">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="383" spans="1:9">
+      <c r="A383">
+        <v>14039</v>
+      </c>
+      <c r="B383" t="s">
         <v>15</v>
       </c>
-      <c r="D357">
-[...2 lines deleted...]
-      <c r="E357">
+      <c r="C383" t="s">
+        <v>10</v>
+      </c>
+      <c r="D383">
+        <v>2024</v>
+      </c>
+      <c r="E383">
+        <v>39</v>
+      </c>
+      <c r="F383">
+        <v>4</v>
+      </c>
+      <c r="G383">
+        <v>10.26</v>
+      </c>
+      <c r="H383">
+        <v>27</v>
+      </c>
+      <c r="I383">
+        <v>69.23</v>
+      </c>
+    </row>
+    <row r="384" spans="1:9">
+      <c r="A384">
+        <v>14041</v>
+      </c>
+      <c r="B384" t="s">
+        <v>14</v>
+      </c>
+      <c r="C384" t="s">
+        <v>10</v>
+      </c>
+      <c r="D384">
+        <v>2024</v>
+      </c>
+      <c r="E384">
+        <v>12</v>
+      </c>
+      <c r="G384">
+        <v>0.0</v>
+      </c>
+      <c r="H384">
+        <v>5</v>
+      </c>
+      <c r="I384">
+        <v>41.67</v>
+      </c>
+    </row>
+    <row r="385" spans="1:9">
+      <c r="A385">
+        <v>14042</v>
+      </c>
+      <c r="B385" t="s">
+        <v>13</v>
+      </c>
+      <c r="C385" t="s">
+        <v>10</v>
+      </c>
+      <c r="D385">
+        <v>2024</v>
+      </c>
+      <c r="E385">
         <v>20</v>
       </c>
-      <c r="G357">
-[...124 lines deleted...]
-      <c r="C361" t="s">
+      <c r="G385">
+        <v>0.0</v>
+      </c>
+      <c r="H385">
         <v>15</v>
-      </c>
-[...796 lines deleted...]
-        <v>3</v>
       </c>
       <c r="I385">
         <v>75.0</v>
       </c>
-      <c r="J385">
+    </row>
+    <row r="386" spans="1:9">
+      <c r="A386">
+        <v>14043</v>
+      </c>
+      <c r="B386" t="s">
+        <v>12</v>
+      </c>
+      <c r="C386" t="s">
+        <v>10</v>
+      </c>
+      <c r="D386">
+        <v>2024</v>
+      </c>
+      <c r="E386">
+        <v>8</v>
+      </c>
+      <c r="G386">
+        <v>0.0</v>
+      </c>
+      <c r="H386">
+        <v>6</v>
+      </c>
+      <c r="I386">
+        <v>75.0</v>
+      </c>
+    </row>
+    <row r="387" spans="1:9">
+      <c r="A387">
+        <v>14044</v>
+      </c>
+      <c r="B387" t="s">
+        <v>11</v>
+      </c>
+      <c r="C387" t="s">
+        <v>10</v>
+      </c>
+      <c r="D387">
+        <v>2024</v>
+      </c>
+      <c r="E387">
+        <v>53</v>
+      </c>
+      <c r="F387">
         <v>3</v>
       </c>
-      <c r="K385">
-[...10 lines deleted...]
-      <c r="C386" t="s">
+      <c r="G387">
+        <v>5.66</v>
+      </c>
+      <c r="H387">
+        <v>42</v>
+      </c>
+      <c r="I387">
+        <v>79.25</v>
+      </c>
+    </row>
+    <row r="388" spans="1:9">
+      <c r="A388">
+        <v>14273</v>
+      </c>
+      <c r="B388" t="s">
+        <v>29</v>
+      </c>
+      <c r="C388" t="s">
+        <v>10</v>
+      </c>
+      <c r="D388">
+        <v>2024</v>
+      </c>
+      <c r="E388">
+        <v>28</v>
+      </c>
+      <c r="G388">
+        <v>0.0</v>
+      </c>
+      <c r="H388">
+        <v>23</v>
+      </c>
+      <c r="I388">
+        <v>82.14</v>
+      </c>
+    </row>
+    <row r="389" spans="1:9">
+      <c r="A389">
+        <v>14035</v>
+      </c>
+      <c r="B389" t="s">
         <v>18</v>
       </c>
-      <c r="D386">
-[...82 lines deleted...]
-      </c>
       <c r="C389" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="D389">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E389">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="F389">
         <v>1</v>
       </c>
       <c r="G389">
-        <v>25.0</v>
+        <v>10.0</v>
       </c>
       <c r="H389">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="I389">
-        <v>50.0</v>
-[...8 lines deleted...]
-    <row r="390" spans="1:11">
+        <v>70.0</v>
+      </c>
+    </row>
+    <row r="390" spans="1:9">
       <c r="A390">
-        <v>14254</v>
+        <v>14034</v>
       </c>
       <c r="B390" t="s">
-        <v>79</v>
+        <v>19</v>
       </c>
       <c r="C390" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D390">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E390">
-        <v>14</v>
+        <v>11</v>
+      </c>
+      <c r="F390">
+        <v>1</v>
       </c>
       <c r="G390">
-        <v>0.0</v>
+        <v>9.09</v>
       </c>
       <c r="H390">
+        <v>9</v>
+      </c>
+      <c r="I390">
+        <v>81.82</v>
+      </c>
+    </row>
+    <row r="391" spans="1:9">
+      <c r="A391">
+        <v>14425</v>
+      </c>
+      <c r="B391" t="s">
+        <v>27</v>
+      </c>
+      <c r="C391" t="s">
+        <v>28</v>
+      </c>
+      <c r="D391">
+        <v>2024</v>
+      </c>
+      <c r="E391">
+        <v>1</v>
+      </c>
+      <c r="G391">
+        <v>0.0</v>
+      </c>
+      <c r="I391">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="392" spans="1:9">
+      <c r="A392">
+        <v>14025</v>
+      </c>
+      <c r="B392" t="s">
+        <v>26</v>
+      </c>
+      <c r="C392" t="s">
+        <v>10</v>
+      </c>
+      <c r="D392">
+        <v>2024</v>
+      </c>
+      <c r="E392">
+        <v>28</v>
+      </c>
+      <c r="F392">
+        <v>1</v>
+      </c>
+      <c r="G392">
+        <v>3.57</v>
+      </c>
+      <c r="H392">
+        <v>23</v>
+      </c>
+      <c r="I392">
+        <v>82.14</v>
+      </c>
+    </row>
+    <row r="393" spans="1:9">
+      <c r="A393">
+        <v>14026</v>
+      </c>
+      <c r="B393" t="s">
+        <v>25</v>
+      </c>
+      <c r="C393" t="s">
+        <v>10</v>
+      </c>
+      <c r="D393">
+        <v>2024</v>
+      </c>
+      <c r="E393">
+        <v>32</v>
+      </c>
+      <c r="F393">
         <v>3</v>
       </c>
-      <c r="I390">
-[...91 lines deleted...]
-      </c>
       <c r="G393">
-        <v>0.0</v>
+        <v>9.38</v>
       </c>
       <c r="H393">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="I393">
-        <v>78.57</v>
-[...8 lines deleted...]
-    <row r="394" spans="1:11">
+        <v>90.63</v>
+      </c>
+    </row>
+    <row r="394" spans="1:9">
       <c r="A394">
-        <v>14039</v>
+        <v>14027</v>
       </c>
       <c r="B394" t="s">
-        <v>65</v>
+        <v>24</v>
       </c>
       <c r="C394" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="D394">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E394">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="F394">
         <v>1</v>
       </c>
       <c r="G394">
-        <v>2.86</v>
+        <v>2.44</v>
       </c>
       <c r="H394">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="I394">
-        <v>82.86</v>
-[...8 lines deleted...]
-    <row r="395" spans="1:11">
+        <v>73.17</v>
+      </c>
+    </row>
+    <row r="395" spans="1:9">
       <c r="A395">
+        <v>14028</v>
+      </c>
+      <c r="B395" t="s">
+        <v>23</v>
+      </c>
+      <c r="C395" t="s">
+        <v>10</v>
+      </c>
+      <c r="D395">
+        <v>2024</v>
+      </c>
+      <c r="E395">
+        <v>15</v>
+      </c>
+      <c r="G395">
+        <v>0.0</v>
+      </c>
+      <c r="H395">
+        <v>11</v>
+      </c>
+      <c r="I395">
+        <v>73.33</v>
+      </c>
+    </row>
+    <row r="396" spans="1:9">
+      <c r="A396">
+        <v>14030</v>
+      </c>
+      <c r="B396" t="s">
+        <v>22</v>
+      </c>
+      <c r="C396" t="s">
+        <v>10</v>
+      </c>
+      <c r="D396">
+        <v>2024</v>
+      </c>
+      <c r="E396">
+        <v>28</v>
+      </c>
+      <c r="F396">
+        <v>1</v>
+      </c>
+      <c r="G396">
+        <v>3.57</v>
+      </c>
+      <c r="H396">
+        <v>15</v>
+      </c>
+      <c r="I396">
+        <v>53.57</v>
+      </c>
+    </row>
+    <row r="397" spans="1:9">
+      <c r="A397">
+        <v>14457</v>
+      </c>
+      <c r="B397" t="s">
+        <v>21</v>
+      </c>
+      <c r="C397" t="s">
+        <v>10</v>
+      </c>
+      <c r="D397">
+        <v>2024</v>
+      </c>
+      <c r="E397">
+        <v>119</v>
+      </c>
+      <c r="F397">
+        <v>26</v>
+      </c>
+      <c r="G397">
+        <v>21.85</v>
+      </c>
+      <c r="H397">
+        <v>107</v>
+      </c>
+      <c r="I397">
+        <v>89.92</v>
+      </c>
+    </row>
+    <row r="398" spans="1:9">
+      <c r="A398">
+        <v>14033</v>
+      </c>
+      <c r="B398" t="s">
+        <v>20</v>
+      </c>
+      <c r="C398" t="s">
+        <v>10</v>
+      </c>
+      <c r="D398">
+        <v>2024</v>
+      </c>
+      <c r="E398">
+        <v>11</v>
+      </c>
+      <c r="G398">
+        <v>0.0</v>
+      </c>
+      <c r="H398">
+        <v>4</v>
+      </c>
+      <c r="I398">
+        <v>36.36</v>
+      </c>
+    </row>
+    <row r="399" spans="1:9">
+      <c r="A399">
         <v>14274</v>
       </c>
-      <c r="B395" t="s">
-[...11 lines deleted...]
-      <c r="F395">
+      <c r="B399" t="s">
+        <v>30</v>
+      </c>
+      <c r="C399" t="s">
+        <v>10</v>
+      </c>
+      <c r="D399">
+        <v>2024</v>
+      </c>
+      <c r="E399">
+        <v>1</v>
+      </c>
+      <c r="G399">
+        <v>0.0</v>
+      </c>
+      <c r="H399">
+        <v>1</v>
+      </c>
+      <c r="I399">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="400" spans="1:9">
+      <c r="A400">
+        <v>14275</v>
+      </c>
+      <c r="B400" t="s">
+        <v>47</v>
+      </c>
+      <c r="C400" t="s">
+        <v>10</v>
+      </c>
+      <c r="D400">
+        <v>2024</v>
+      </c>
+      <c r="E400">
+        <v>5</v>
+      </c>
+      <c r="G400">
+        <v>0.0</v>
+      </c>
+      <c r="H400">
         <v>2</v>
       </c>
-      <c r="G395">
-[...170 lines deleted...]
-      </c>
       <c r="I400">
-        <v>100.0</v>
-[...8 lines deleted...]
-    <row r="401" spans="1:11">
+        <v>40.0</v>
+      </c>
+    </row>
+    <row r="401" spans="1:9">
       <c r="A401">
-        <v>14273</v>
+        <v>14461</v>
       </c>
       <c r="B401" t="s">
-        <v>64</v>
+        <v>88</v>
       </c>
       <c r="C401" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="D401">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E401">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G401">
         <v>0.0</v>
       </c>
       <c r="H401">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I401">
         <v>33.33</v>
       </c>
-      <c r="K401">
-[...3 lines deleted...]
-    <row r="402" spans="1:11">
+    </row>
+    <row r="402" spans="1:9">
       <c r="A402">
-        <v>14035</v>
+        <v>14430</v>
       </c>
       <c r="B402" t="s">
+        <v>31</v>
+      </c>
+      <c r="C402" t="s">
+        <v>10</v>
+      </c>
+      <c r="D402">
+        <v>2024</v>
+      </c>
+      <c r="E402">
+        <v>73</v>
+      </c>
+      <c r="F402">
+        <v>8</v>
+      </c>
+      <c r="G402">
+        <v>10.96</v>
+      </c>
+      <c r="H402">
         <v>62</v>
       </c>
-      <c r="C402" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I402">
-        <v>100.0</v>
-[...8 lines deleted...]
-    <row r="403" spans="1:11">
+        <v>84.93</v>
+      </c>
+    </row>
+    <row r="403" spans="1:9">
       <c r="A403">
-        <v>14034</v>
+        <v>14427</v>
       </c>
       <c r="B403" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="C403" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="D403">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E403">
         <v>12</v>
       </c>
       <c r="G403">
         <v>0.0</v>
       </c>
       <c r="H403">
+        <v>2</v>
+      </c>
+      <c r="I403">
+        <v>16.67</v>
+      </c>
+    </row>
+    <row r="404" spans="1:9">
+      <c r="A404">
+        <v>14426</v>
+      </c>
+      <c r="B404" t="s">
+        <v>33</v>
+      </c>
+      <c r="C404" t="s">
+        <v>10</v>
+      </c>
+      <c r="D404">
+        <v>2024</v>
+      </c>
+      <c r="E404">
+        <v>69</v>
+      </c>
+      <c r="F404">
         <v>8</v>
       </c>
-      <c r="I403">
-[...2 lines deleted...]
-      <c r="J403">
+      <c r="G404">
+        <v>11.59</v>
+      </c>
+      <c r="H404">
+        <v>51</v>
+      </c>
+      <c r="I404">
+        <v>73.91</v>
+      </c>
+    </row>
+    <row r="405" spans="1:9">
+      <c r="A405">
+        <v>14282</v>
+      </c>
+      <c r="B405" t="s">
+        <v>34</v>
+      </c>
+      <c r="C405" t="s">
+        <v>10</v>
+      </c>
+      <c r="D405">
+        <v>2024</v>
+      </c>
+      <c r="E405">
+        <v>3</v>
+      </c>
+      <c r="G405">
+        <v>0.0</v>
+      </c>
+      <c r="H405">
+        <v>1</v>
+      </c>
+      <c r="I405">
+        <v>33.33</v>
+      </c>
+    </row>
+    <row r="406" spans="1:9">
+      <c r="A406">
+        <v>14024</v>
+      </c>
+      <c r="B406" t="s">
+        <v>35</v>
+      </c>
+      <c r="C406" t="s">
+        <v>10</v>
+      </c>
+      <c r="D406">
+        <v>2024</v>
+      </c>
+      <c r="E406">
+        <v>11</v>
+      </c>
+      <c r="G406">
+        <v>0.0</v>
+      </c>
+      <c r="H406">
+        <v>2</v>
+      </c>
+      <c r="I406">
+        <v>18.18</v>
+      </c>
+    </row>
+    <row r="407" spans="1:9">
+      <c r="A407">
+        <v>14271</v>
+      </c>
+      <c r="B407" t="s">
+        <v>36</v>
+      </c>
+      <c r="C407" t="s">
+        <v>10</v>
+      </c>
+      <c r="D407">
+        <v>2024</v>
+      </c>
+      <c r="E407">
+        <v>8</v>
+      </c>
+      <c r="G407">
+        <v>0.0</v>
+      </c>
+      <c r="H407">
+        <v>6</v>
+      </c>
+      <c r="I407">
+        <v>75.0</v>
+      </c>
+    </row>
+    <row r="408" spans="1:9">
+      <c r="A408">
+        <v>14015</v>
+      </c>
+      <c r="B408" t="s">
+        <v>37</v>
+      </c>
+      <c r="C408" t="s">
+        <v>10</v>
+      </c>
+      <c r="D408">
+        <v>2024</v>
+      </c>
+      <c r="E408">
+        <v>15</v>
+      </c>
+      <c r="G408">
+        <v>0.0</v>
+      </c>
+      <c r="H408">
+        <v>7</v>
+      </c>
+      <c r="I408">
+        <v>46.67</v>
+      </c>
+    </row>
+    <row r="409" spans="1:9">
+      <c r="A409">
+        <v>14311</v>
+      </c>
+      <c r="B409" t="s">
+        <v>38</v>
+      </c>
+      <c r="C409" t="s">
+        <v>10</v>
+      </c>
+      <c r="D409">
+        <v>2024</v>
+      </c>
+      <c r="E409">
+        <v>17</v>
+      </c>
+      <c r="F409">
+        <v>1</v>
+      </c>
+      <c r="G409">
+        <v>5.88</v>
+      </c>
+      <c r="H409">
+        <v>9</v>
+      </c>
+      <c r="I409">
+        <v>52.94</v>
+      </c>
+    </row>
+    <row r="410" spans="1:9">
+      <c r="A410">
+        <v>14310</v>
+      </c>
+      <c r="B410" t="s">
+        <v>39</v>
+      </c>
+      <c r="C410" t="s">
+        <v>10</v>
+      </c>
+      <c r="D410">
+        <v>2024</v>
+      </c>
+      <c r="E410">
+        <v>1</v>
+      </c>
+      <c r="G410">
+        <v>0.0</v>
+      </c>
+      <c r="I410">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="411" spans="1:9">
+      <c r="A411">
+        <v>14298</v>
+      </c>
+      <c r="B411" t="s">
+        <v>40</v>
+      </c>
+      <c r="C411" t="s">
+        <v>10</v>
+      </c>
+      <c r="D411">
+        <v>2024</v>
+      </c>
+      <c r="E411">
+        <v>13</v>
+      </c>
+      <c r="F411">
+        <v>1</v>
+      </c>
+      <c r="G411">
+        <v>7.69</v>
+      </c>
+      <c r="H411">
+        <v>12</v>
+      </c>
+      <c r="I411">
+        <v>92.31</v>
+      </c>
+    </row>
+    <row r="412" spans="1:9">
+      <c r="A412">
+        <v>14281</v>
+      </c>
+      <c r="B412" t="s">
+        <v>41</v>
+      </c>
+      <c r="C412" t="s">
+        <v>10</v>
+      </c>
+      <c r="D412">
+        <v>2024</v>
+      </c>
+      <c r="E412">
+        <v>7</v>
+      </c>
+      <c r="G412">
+        <v>0.0</v>
+      </c>
+      <c r="H412">
+        <v>1</v>
+      </c>
+      <c r="I412">
+        <v>14.29</v>
+      </c>
+    </row>
+    <row r="413" spans="1:9">
+      <c r="A413">
+        <v>14279</v>
+      </c>
+      <c r="B413" t="s">
+        <v>42</v>
+      </c>
+      <c r="C413" t="s">
+        <v>10</v>
+      </c>
+      <c r="D413">
+        <v>2024</v>
+      </c>
+      <c r="E413">
+        <v>2</v>
+      </c>
+      <c r="G413">
+        <v>0.0</v>
+      </c>
+      <c r="H413">
+        <v>2</v>
+      </c>
+      <c r="I413">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="414" spans="1:9">
+      <c r="A414">
+        <v>14278</v>
+      </c>
+      <c r="B414" t="s">
+        <v>43</v>
+      </c>
+      <c r="C414" t="s">
+        <v>10</v>
+      </c>
+      <c r="D414">
+        <v>2024</v>
+      </c>
+      <c r="E414">
+        <v>2</v>
+      </c>
+      <c r="G414">
+        <v>0.0</v>
+      </c>
+      <c r="H414">
+        <v>1</v>
+      </c>
+      <c r="I414">
+        <v>50.0</v>
+      </c>
+    </row>
+    <row r="415" spans="1:9">
+      <c r="A415">
+        <v>14280</v>
+      </c>
+      <c r="B415" t="s">
+        <v>44</v>
+      </c>
+      <c r="C415" t="s">
+        <v>10</v>
+      </c>
+      <c r="D415">
+        <v>2024</v>
+      </c>
+      <c r="E415">
+        <v>11</v>
+      </c>
+      <c r="G415">
+        <v>0.0</v>
+      </c>
+      <c r="H415">
+        <v>3</v>
+      </c>
+      <c r="I415">
+        <v>27.27</v>
+      </c>
+    </row>
+    <row r="416" spans="1:9">
+      <c r="A416">
+        <v>14277</v>
+      </c>
+      <c r="B416" t="s">
+        <v>45</v>
+      </c>
+      <c r="C416" t="s">
+        <v>10</v>
+      </c>
+      <c r="D416">
+        <v>2024</v>
+      </c>
+      <c r="E416">
+        <v>7</v>
+      </c>
+      <c r="G416">
+        <v>0.0</v>
+      </c>
+      <c r="H416">
+        <v>5</v>
+      </c>
+      <c r="I416">
+        <v>71.43</v>
+      </c>
+    </row>
+    <row r="417" spans="1:9">
+      <c r="A417">
+        <v>14276</v>
+      </c>
+      <c r="B417" t="s">
+        <v>46</v>
+      </c>
+      <c r="C417" t="s">
+        <v>10</v>
+      </c>
+      <c r="D417">
+        <v>2024</v>
+      </c>
+      <c r="E417">
+        <v>14</v>
+      </c>
+      <c r="G417">
+        <v>0.0</v>
+      </c>
+      <c r="H417">
         <v>4</v>
       </c>
-      <c r="K403">
+      <c r="I417">
+        <v>28.57</v>
+      </c>
+    </row>
+    <row r="418" spans="1:9">
+      <c r="A418">
+        <v>14429</v>
+      </c>
+      <c r="B418" t="s">
+        <v>9</v>
+      </c>
+      <c r="C418" t="s">
+        <v>10</v>
+      </c>
+      <c r="D418">
+        <v>2024</v>
+      </c>
+      <c r="E418">
+        <v>28</v>
+      </c>
+      <c r="F418">
+        <v>4</v>
+      </c>
+      <c r="G418">
+        <v>14.29</v>
+      </c>
+      <c r="H418">
+        <v>21</v>
+      </c>
+      <c r="I418">
+        <v>75.0</v>
+      </c>
+    </row>
+    <row r="419" spans="1:9">
+      <c r="A419">
+        <v>14424</v>
+      </c>
+      <c r="B419" t="s">
+        <v>48</v>
+      </c>
+      <c r="C419" t="s">
+        <v>28</v>
+      </c>
+      <c r="D419">
+        <v>2024</v>
+      </c>
+      <c r="E419">
+        <v>69</v>
+      </c>
+      <c r="F419">
+        <v>4</v>
+      </c>
+      <c r="G419">
+        <v>5.8</v>
+      </c>
+      <c r="H419">
+        <v>40</v>
+      </c>
+      <c r="I419">
+        <v>57.97</v>
+      </c>
+    </row>
+    <row r="420" spans="1:9">
+      <c r="A420">
+        <v>14337</v>
+      </c>
+      <c r="B420" t="s">
+        <v>77</v>
+      </c>
+      <c r="C420" t="s">
+        <v>28</v>
+      </c>
+      <c r="D420">
+        <v>2024</v>
+      </c>
+      <c r="E420">
+        <v>3</v>
+      </c>
+      <c r="G420">
+        <v>0.0</v>
+      </c>
+      <c r="H420">
+        <v>1</v>
+      </c>
+      <c r="I420">
         <v>33.33</v>
       </c>
     </row>
-    <row r="404" spans="1:11">
-[...53 lines deleted...]
-      <c r="I405">
+    <row r="421" spans="1:9">
+      <c r="A421">
+        <v>14305</v>
+      </c>
+      <c r="B421" t="s">
+        <v>51</v>
+      </c>
+      <c r="C421" t="s">
+        <v>50</v>
+      </c>
+      <c r="D421">
+        <v>2024</v>
+      </c>
+      <c r="E421">
+        <v>18</v>
+      </c>
+      <c r="G421">
+        <v>0.0</v>
+      </c>
+      <c r="H421">
+        <v>8</v>
+      </c>
+      <c r="I421">
+        <v>44.44</v>
+      </c>
+    </row>
+    <row r="422" spans="1:9">
+      <c r="A422">
+        <v>14264</v>
+      </c>
+      <c r="B422" t="s">
+        <v>52</v>
+      </c>
+      <c r="C422" t="s">
+        <v>50</v>
+      </c>
+      <c r="D422">
+        <v>2024</v>
+      </c>
+      <c r="E422">
+        <v>30</v>
+      </c>
+      <c r="G422">
+        <v>0.0</v>
+      </c>
+      <c r="H422">
+        <v>21</v>
+      </c>
+      <c r="I422">
+        <v>70.0</v>
+      </c>
+    </row>
+    <row r="423" spans="1:9">
+      <c r="A423">
+        <v>14260</v>
+      </c>
+      <c r="B423" t="s">
+        <v>53</v>
+      </c>
+      <c r="C423" t="s">
+        <v>50</v>
+      </c>
+      <c r="D423">
+        <v>2024</v>
+      </c>
+      <c r="E423">
+        <v>19</v>
+      </c>
+      <c r="F423">
+        <v>2</v>
+      </c>
+      <c r="G423">
+        <v>10.53</v>
+      </c>
+      <c r="H423">
+        <v>14</v>
+      </c>
+      <c r="I423">
+        <v>73.68</v>
+      </c>
+    </row>
+    <row r="424" spans="1:9">
+      <c r="A424">
+        <v>14258</v>
+      </c>
+      <c r="B424" t="s">
+        <v>54</v>
+      </c>
+      <c r="C424" t="s">
+        <v>50</v>
+      </c>
+      <c r="D424">
+        <v>2024</v>
+      </c>
+      <c r="E424">
+        <v>5</v>
+      </c>
+      <c r="G424">
+        <v>0.0</v>
+      </c>
+      <c r="H424">
+        <v>5</v>
+      </c>
+      <c r="I424">
         <v>100.0</v>
       </c>
-      <c r="J405">
-[...31 lines deleted...]
-      <c r="J406">
+    </row>
+    <row r="425" spans="1:9">
+      <c r="A425">
+        <v>14257</v>
+      </c>
+      <c r="B425" t="s">
+        <v>55</v>
+      </c>
+      <c r="C425" t="s">
+        <v>50</v>
+      </c>
+      <c r="D425">
+        <v>2024</v>
+      </c>
+      <c r="E425">
         <v>8</v>
       </c>
-      <c r="K406">
-[...89 lines deleted...]
-      <c r="H409">
+      <c r="G425">
+        <v>0.0</v>
+      </c>
+      <c r="H425">
         <v>8</v>
-      </c>
-[...531 lines deleted...]
-        <v>2</v>
       </c>
       <c r="I425">
         <v>100.0</v>
       </c>
-      <c r="J425">
-[...6 lines deleted...]
-    <row r="426" spans="1:11">
+    </row>
+    <row r="426" spans="1:9">
       <c r="A426">
-        <v>14009</v>
+        <v>14256</v>
       </c>
       <c r="B426" t="s">
-        <v>36</v>
+        <v>56</v>
       </c>
       <c r="C426" t="s">
+        <v>50</v>
+      </c>
+      <c r="D426">
+        <v>2024</v>
+      </c>
+      <c r="E426">
+        <v>16</v>
+      </c>
+      <c r="F426">
+        <v>3</v>
+      </c>
+      <c r="G426">
+        <v>18.75</v>
+      </c>
+      <c r="H426">
         <v>12</v>
       </c>
-      <c r="D426">
-[...7 lines deleted...]
-      </c>
       <c r="I426">
-        <v>0.0</v>
-[...1 lines deleted...]
-      <c r="J426">
+        <v>75.0</v>
+      </c>
+    </row>
+    <row r="427" spans="1:9">
+      <c r="A427">
+        <v>14255</v>
+      </c>
+      <c r="B427" t="s">
+        <v>57</v>
+      </c>
+      <c r="C427" t="s">
+        <v>50</v>
+      </c>
+      <c r="D427">
+        <v>2024</v>
+      </c>
+      <c r="E427">
+        <v>1</v>
+      </c>
+      <c r="G427">
+        <v>0.0</v>
+      </c>
+      <c r="H427">
+        <v>1</v>
+      </c>
+      <c r="I427">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="428" spans="1:9">
+      <c r="A428">
+        <v>14254</v>
+      </c>
+      <c r="B428" t="s">
+        <v>58</v>
+      </c>
+      <c r="C428" t="s">
+        <v>50</v>
+      </c>
+      <c r="D428">
+        <v>2024</v>
+      </c>
+      <c r="E428">
+        <v>2</v>
+      </c>
+      <c r="G428">
+        <v>0.0</v>
+      </c>
+      <c r="I428">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="429" spans="1:9">
+      <c r="A429">
+        <v>14253</v>
+      </c>
+      <c r="B429" t="s">
+        <v>59</v>
+      </c>
+      <c r="C429" t="s">
+        <v>50</v>
+      </c>
+      <c r="D429">
+        <v>2024</v>
+      </c>
+      <c r="E429">
+        <v>63</v>
+      </c>
+      <c r="F429">
+        <v>6</v>
+      </c>
+      <c r="G429">
+        <v>9.52</v>
+      </c>
+      <c r="H429">
+        <v>45</v>
+      </c>
+      <c r="I429">
+        <v>71.43</v>
+      </c>
+    </row>
+    <row r="430" spans="1:9">
+      <c r="A430">
+        <v>14054</v>
+      </c>
+      <c r="B430" t="s">
+        <v>60</v>
+      </c>
+      <c r="C430" t="s">
+        <v>50</v>
+      </c>
+      <c r="D430">
+        <v>2024</v>
+      </c>
+      <c r="E430">
+        <v>20</v>
+      </c>
+      <c r="F430">
         <v>3</v>
       </c>
-      <c r="K426">
-[...111 lines deleted...]
-      </c>
       <c r="G430">
-        <v>0.0</v>
+        <v>15.0</v>
+      </c>
+      <c r="H430">
+        <v>19</v>
       </c>
       <c r="I430">
-        <v>0.0</v>
-[...8 lines deleted...]
-    <row r="431" spans="1:11">
+        <v>95.0</v>
+      </c>
+    </row>
+    <row r="431" spans="1:9">
       <c r="A431">
-        <v>14025</v>
+        <v>14053</v>
       </c>
       <c r="B431" t="s">
-        <v>14</v>
+        <v>61</v>
       </c>
       <c r="C431" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="D431">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="E431">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="F431">
+        <v>28</v>
+      </c>
+      <c r="G431">
+        <v>0.0</v>
+      </c>
+      <c r="H431">
+        <v>17</v>
+      </c>
+      <c r="I431">
+        <v>60.71</v>
+      </c>
+    </row>
+    <row r="432" spans="1:9">
+      <c r="A432">
+        <v>14052</v>
+      </c>
+      <c r="B432" t="s">
+        <v>62</v>
+      </c>
+      <c r="C432" t="s">
+        <v>50</v>
+      </c>
+      <c r="D432">
+        <v>2024</v>
+      </c>
+      <c r="E432">
         <v>1</v>
       </c>
-      <c r="G431">
-[...30 lines deleted...]
-      </c>
       <c r="G432">
         <v>0.0</v>
       </c>
       <c r="H432">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="I432">
         <v>100.0</v>
       </c>
-      <c r="K432">
-[...3 lines deleted...]
-    <row r="433" spans="1:11">
+    </row>
+    <row r="433" spans="1:9">
       <c r="A433">
-        <v>14006</v>
+        <v>14051</v>
       </c>
       <c r="B433" t="s">
-        <v>43</v>
+        <v>63</v>
       </c>
       <c r="C433" t="s">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="D433">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="E433">
-        <v>8</v>
+        <v>101</v>
+      </c>
+      <c r="F433">
+        <v>16</v>
       </c>
       <c r="G433">
-        <v>0.0</v>
+        <v>15.84</v>
       </c>
       <c r="H433">
-        <v>7</v>
+        <v>84</v>
       </c>
       <c r="I433">
-        <v>87.5</v>
-[...8 lines deleted...]
-    <row r="434" spans="1:11">
+        <v>83.17</v>
+      </c>
+    </row>
+    <row r="434" spans="1:9">
       <c r="A434">
-        <v>14255</v>
+        <v>14048</v>
       </c>
       <c r="B434" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="C434" t="s">
-        <v>18</v>
+        <v>50</v>
       </c>
       <c r="D434">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="E434">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G434">
         <v>0.0</v>
       </c>
-      <c r="H434">
-[...1 lines deleted...]
-      </c>
       <c r="I434">
-        <v>50.0</v>
-[...5 lines deleted...]
-    <row r="435" spans="1:11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="435" spans="1:9">
       <c r="A435">
         <v>14047</v>
       </c>
       <c r="B435" t="s">
-        <v>24</v>
+        <v>65</v>
       </c>
       <c r="C435" t="s">
-        <v>18</v>
+        <v>50</v>
       </c>
       <c r="D435">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="E435">
-        <v>8</v>
+        <v>88</v>
+      </c>
+      <c r="F435">
+        <v>10</v>
       </c>
       <c r="G435">
-        <v>0.0</v>
+        <v>11.36</v>
       </c>
       <c r="H435">
-        <v>7</v>
+        <v>73</v>
       </c>
       <c r="I435">
-        <v>87.5</v>
-[...8 lines deleted...]
-    <row r="436" spans="1:11">
+        <v>82.95</v>
+      </c>
+    </row>
+    <row r="436" spans="1:9">
       <c r="A436">
-        <v>14010</v>
+        <v>14046</v>
       </c>
       <c r="B436" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="C436" t="s">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="D436">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="E436">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="F436">
         <v>1</v>
       </c>
       <c r="G436">
-        <v>6.67</v>
+        <v>2.94</v>
       </c>
       <c r="H436">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="I436">
-        <v>73.33</v>
-[...1 lines deleted...]
-      <c r="J436">
+        <v>61.76</v>
+      </c>
+    </row>
+    <row r="437" spans="1:9">
+      <c r="A437">
+        <v>14055</v>
+      </c>
+      <c r="B437" t="s">
+        <v>67</v>
+      </c>
+      <c r="C437" t="s">
+        <v>50</v>
+      </c>
+      <c r="D437">
+        <v>2024</v>
+      </c>
+      <c r="E437">
+        <v>139</v>
+      </c>
+      <c r="F437">
+        <v>24</v>
+      </c>
+      <c r="G437">
+        <v>17.27</v>
+      </c>
+      <c r="H437">
+        <v>123</v>
+      </c>
+      <c r="I437">
+        <v>88.49</v>
+      </c>
+    </row>
+    <row r="438" spans="1:9">
+      <c r="A438">
+        <v>14314</v>
+      </c>
+      <c r="B438" t="s">
+        <v>68</v>
+      </c>
+      <c r="C438" t="s">
+        <v>50</v>
+      </c>
+      <c r="D438">
+        <v>2024</v>
+      </c>
+      <c r="E438">
+        <v>35</v>
+      </c>
+      <c r="F438">
         <v>1</v>
       </c>
-      <c r="K436">
-[...53 lines deleted...]
-      </c>
       <c r="G438">
-        <v>0.0</v>
+        <v>2.86</v>
       </c>
       <c r="H438">
-        <v>5</v>
+        <v>29</v>
       </c>
       <c r="I438">
-        <v>100.0</v>
-[...5 lines deleted...]
-    <row r="439" spans="1:11">
+        <v>82.86</v>
+      </c>
+    </row>
+    <row r="439" spans="1:9">
       <c r="A439">
-        <v>14005</v>
+        <v>14315</v>
       </c>
       <c r="B439" t="s">
-        <v>13</v>
+        <v>69</v>
       </c>
       <c r="C439" t="s">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="D439">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="E439">
         <v>16</v>
       </c>
       <c r="G439">
         <v>0.0</v>
       </c>
       <c r="H439">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="I439">
-        <v>62.5</v>
-[...8 lines deleted...]
-    <row r="440" spans="1:11">
+        <v>56.25</v>
+      </c>
+    </row>
+    <row r="440" spans="1:9">
       <c r="A440">
-        <v>14008</v>
+        <v>14336</v>
       </c>
       <c r="B440" t="s">
-        <v>38</v>
+        <v>76</v>
       </c>
       <c r="C440" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="D440">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="E440">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="G440">
         <v>0.0</v>
       </c>
+      <c r="H440">
+        <v>3</v>
+      </c>
       <c r="I440">
-        <v>0.0</v>
-[...1 lines deleted...]
-      <c r="J440">
+        <v>30.0</v>
+      </c>
+    </row>
+    <row r="441" spans="1:9">
+      <c r="A441">
+        <v>14329</v>
+      </c>
+      <c r="B441" t="s">
+        <v>75</v>
+      </c>
+      <c r="C441" t="s">
+        <v>28</v>
+      </c>
+      <c r="D441">
+        <v>2024</v>
+      </c>
+      <c r="E441">
+        <v>21</v>
+      </c>
+      <c r="G441">
+        <v>0.0</v>
+      </c>
+      <c r="H441">
         <v>9</v>
       </c>
-      <c r="K440">
-[...24 lines deleted...]
-      </c>
       <c r="I441">
-        <v>100.0</v>
-[...8 lines deleted...]
-    <row r="442" spans="1:11">
+        <v>42.86</v>
+      </c>
+    </row>
+    <row r="442" spans="1:9">
       <c r="A442">
-        <v>14001</v>
+        <v>14252</v>
       </c>
       <c r="B442" t="s">
-        <v>50</v>
+        <v>74</v>
       </c>
       <c r="C442" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="D442">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="E442">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="G442">
-        <v>15.63</v>
+        <v>0.0</v>
       </c>
       <c r="H442">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="I442">
-        <v>62.5</v>
-[...8 lines deleted...]
-    <row r="443" spans="1:11">
+        <v>50.0</v>
+      </c>
+    </row>
+    <row r="443" spans="1:9">
       <c r="A443">
         <v>14251</v>
       </c>
       <c r="B443" t="s">
+        <v>73</v>
+      </c>
+      <c r="C443" t="s">
+        <v>28</v>
+      </c>
+      <c r="D443">
+        <v>2024</v>
+      </c>
+      <c r="E443">
+        <v>7</v>
+      </c>
+      <c r="G443">
+        <v>0.0</v>
+      </c>
+      <c r="I443">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="444" spans="1:9">
+      <c r="A444">
+        <v>14013</v>
+      </c>
+      <c r="B444" t="s">
+        <v>72</v>
+      </c>
+      <c r="C444" t="s">
+        <v>28</v>
+      </c>
+      <c r="D444">
+        <v>2024</v>
+      </c>
+      <c r="E444">
+        <v>3</v>
+      </c>
+      <c r="G444">
+        <v>0.0</v>
+      </c>
+      <c r="H444">
+        <v>3</v>
+      </c>
+      <c r="I444">
+        <v>100.0</v>
+      </c>
+    </row>
+    <row r="445" spans="1:9">
+      <c r="A445">
+        <v>14012</v>
+      </c>
+      <c r="B445" t="s">
+        <v>71</v>
+      </c>
+      <c r="C445" t="s">
+        <v>28</v>
+      </c>
+      <c r="D445">
+        <v>2024</v>
+      </c>
+      <c r="E445">
+        <v>12</v>
+      </c>
+      <c r="G445">
+        <v>0.0</v>
+      </c>
+      <c r="H445">
+        <v>6</v>
+      </c>
+      <c r="I445">
+        <v>50.0</v>
+      </c>
+    </row>
+    <row r="446" spans="1:9">
+      <c r="A446">
+        <v>14011</v>
+      </c>
+      <c r="B446" t="s">
+        <v>70</v>
+      </c>
+      <c r="C446" t="s">
+        <v>28</v>
+      </c>
+      <c r="D446">
+        <v>2024</v>
+      </c>
+      <c r="E446">
+        <v>13</v>
+      </c>
+      <c r="G446">
+        <v>0.0</v>
+      </c>
+      <c r="H446">
+        <v>10</v>
+      </c>
+      <c r="I446">
+        <v>76.92</v>
+      </c>
+    </row>
+    <row r="447" spans="1:9">
+      <c r="A447">
+        <v>14010</v>
+      </c>
+      <c r="B447" t="s">
+        <v>78</v>
+      </c>
+      <c r="C447" t="s">
+        <v>28</v>
+      </c>
+      <c r="D447">
+        <v>2024</v>
+      </c>
+      <c r="E447">
+        <v>24</v>
+      </c>
+      <c r="G447">
+        <v>0.0</v>
+      </c>
+      <c r="H447">
+        <v>14</v>
+      </c>
+      <c r="I447">
+        <v>58.33</v>
+      </c>
+    </row>
+    <row r="448" spans="1:9">
+      <c r="A448">
+        <v>14009</v>
+      </c>
+      <c r="B448" t="s">
+        <v>79</v>
+      </c>
+      <c r="C448" t="s">
+        <v>28</v>
+      </c>
+      <c r="D448">
+        <v>2024</v>
+      </c>
+      <c r="E448">
         <v>34</v>
       </c>
-      <c r="C443" t="s">
+      <c r="G448">
+        <v>0.0</v>
+      </c>
+      <c r="H448">
         <v>12</v>
       </c>
-      <c r="D443">
-[...5 lines deleted...]
-      <c r="F443">
+      <c r="I448">
+        <v>35.29</v>
+      </c>
+    </row>
+    <row r="449" spans="1:9">
+      <c r="A449">
+        <v>14008</v>
+      </c>
+      <c r="B449" t="s">
+        <v>87</v>
+      </c>
+      <c r="C449" t="s">
+        <v>28</v>
+      </c>
+      <c r="D449">
+        <v>2024</v>
+      </c>
+      <c r="E449">
+        <v>30</v>
+      </c>
+      <c r="F449">
         <v>1</v>
       </c>
-      <c r="G443">
-[...63 lines deleted...]
-      <c r="E445">
+      <c r="G449">
+        <v>3.33</v>
+      </c>
+      <c r="H449">
+        <v>10</v>
+      </c>
+      <c r="I449">
+        <v>33.33</v>
+      </c>
+    </row>
+    <row r="450" spans="1:9">
+      <c r="A450">
+        <v>14007</v>
+      </c>
+      <c r="B450" t="s">
+        <v>86</v>
+      </c>
+      <c r="C450" t="s">
+        <v>28</v>
+      </c>
+      <c r="D450">
+        <v>2024</v>
+      </c>
+      <c r="E450">
+        <v>3</v>
+      </c>
+      <c r="G450">
+        <v>0.0</v>
+      </c>
+      <c r="H450">
+        <v>1</v>
+      </c>
+      <c r="I450">
+        <v>33.33</v>
+      </c>
+    </row>
+    <row r="451" spans="1:9">
+      <c r="A451">
+        <v>14006</v>
+      </c>
+      <c r="B451" t="s">
+        <v>85</v>
+      </c>
+      <c r="C451" t="s">
+        <v>28</v>
+      </c>
+      <c r="D451">
+        <v>2024</v>
+      </c>
+      <c r="E451">
+        <v>21</v>
+      </c>
+      <c r="G451">
+        <v>0.0</v>
+      </c>
+      <c r="H451">
+        <v>14</v>
+      </c>
+      <c r="I451">
+        <v>66.67</v>
+      </c>
+    </row>
+    <row r="452" spans="1:9">
+      <c r="A452">
+        <v>14005</v>
+      </c>
+      <c r="B452" t="s">
+        <v>84</v>
+      </c>
+      <c r="C452" t="s">
+        <v>28</v>
+      </c>
+      <c r="D452">
+        <v>2024</v>
+      </c>
+      <c r="E452">
+        <v>28</v>
+      </c>
+      <c r="G452">
+        <v>0.0</v>
+      </c>
+      <c r="H452">
+        <v>19</v>
+      </c>
+      <c r="I452">
+        <v>67.86</v>
+      </c>
+    </row>
+    <row r="453" spans="1:9">
+      <c r="A453">
+        <v>14004</v>
+      </c>
+      <c r="B453" t="s">
+        <v>83</v>
+      </c>
+      <c r="C453" t="s">
+        <v>28</v>
+      </c>
+      <c r="D453">
+        <v>2024</v>
+      </c>
+      <c r="E453">
+        <v>37</v>
+      </c>
+      <c r="F453">
+        <v>3</v>
+      </c>
+      <c r="G453">
+        <v>8.11</v>
+      </c>
+      <c r="H453">
+        <v>23</v>
+      </c>
+      <c r="I453">
+        <v>62.16</v>
+      </c>
+    </row>
+    <row r="454" spans="1:9">
+      <c r="A454">
+        <v>14003</v>
+      </c>
+      <c r="B454" t="s">
+        <v>82</v>
+      </c>
+      <c r="C454" t="s">
+        <v>28</v>
+      </c>
+      <c r="D454">
+        <v>2024</v>
+      </c>
+      <c r="E454">
+        <v>15</v>
+      </c>
+      <c r="G454">
+        <v>0.0</v>
+      </c>
+      <c r="H454">
+        <v>2</v>
+      </c>
+      <c r="I454">
+        <v>13.33</v>
+      </c>
+    </row>
+    <row r="455" spans="1:9">
+      <c r="A455">
+        <v>14002</v>
+      </c>
+      <c r="B455" t="s">
+        <v>81</v>
+      </c>
+      <c r="C455" t="s">
+        <v>28</v>
+      </c>
+      <c r="D455">
+        <v>2024</v>
+      </c>
+      <c r="E455">
+        <v>43</v>
+      </c>
+      <c r="F455">
+        <v>2</v>
+      </c>
+      <c r="G455">
+        <v>4.65</v>
+      </c>
+      <c r="H455">
         <v>17</v>
       </c>
-      <c r="F445">
-[...51 lines deleted...]
-      <c r="A447">
+      <c r="I455">
+        <v>39.53</v>
+      </c>
+    </row>
+    <row r="456" spans="1:9">
+      <c r="A456">
         <v>14428</v>
       </c>
-      <c r="B447" t="s">
-[...292 lines deleted...]
-      </c>
       <c r="B456" t="s">
-        <v>31</v>
+        <v>80</v>
       </c>
       <c r="C456" t="s">
-        <v>18</v>
+        <v>50</v>
       </c>
       <c r="D456">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="E456">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G456">
         <v>0.0</v>
       </c>
       <c r="H456">
         <v>9</v>
       </c>
       <c r="I456">
-        <v>90.0</v>
-[...5 lines deleted...]
-    <row r="457" spans="1:11">
+        <v>56.25</v>
+      </c>
+    </row>
+    <row r="457" spans="1:9">
       <c r="A457">
-        <v>14003</v>
+        <v>14049</v>
       </c>
       <c r="B457" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="C457" t="s">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="D457">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="E457">
-        <v>14</v>
+        <v>47</v>
+      </c>
+      <c r="F457">
+        <v>1</v>
       </c>
       <c r="G457">
-        <v>0.0</v>
+        <v>2.13</v>
       </c>
       <c r="H457">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="I457">
-        <v>85.71</v>
-[...10350 lines deleted...]
-        <v>50.0</v>
+        <v>38.3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">