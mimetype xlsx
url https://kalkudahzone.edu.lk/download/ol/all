--- v0 (2026-05-14)
+++ v1 (2026-10-31)
@@ -12,176 +12,185 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>Census</t>
   </si>
   <si>
     <t>School Name</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Sat</t>
   </si>
   <si>
     <t>Pass</t>
   </si>
   <si>
     <t>Pass %</t>
   </si>
   <si>
-    <t>Bt/Kk/Mavadivembu Vigneswara Vidyalayam</t>
+    <t>Bt/Kk/Muravodai Shakthi Vidyalayam</t>
   </si>
   <si>
-    <t>Eravurpattu 2</t>
+    <t>KP</t>
   </si>
   <si>
-    <t>Bt/Kk/Kumaraveliyar Kiramam Sithy Vinayagar Vidyalayam</t>
+    <t>Bt/Kk/Kinnaiyady Sareswathy Vidyalayam</t>
+  </si>
+  <si>
+    <t>Bt/Kk/Sungankerny  Valampuri Vinayagar Vidyalayam</t>
+  </si>
+  <si>
+    <t>Bt/Kk/Nasivanthivu Siva Vidyalayam</t>
+  </si>
+  <si>
+    <t>Bt/Kk/Kayankerny Saraswathy Vidyalayam</t>
+  </si>
+  <si>
+    <t>KPN</t>
+  </si>
+  <si>
+    <t>Bt/Kk/Kathiravely Vigneswara Maha Vidyalayam</t>
+  </si>
+  <si>
+    <t>Bt/Kk/Vahanery Kokulam Vidyalayam</t>
+  </si>
+  <si>
+    <t>Bt/Kk/Karuwakerny Vigneswara College</t>
+  </si>
+  <si>
+    <t>Bt/Kk/Vakarai Maha Vidyalayam</t>
+  </si>
+  <si>
+    <t>Bt/Kk/Kaluwankerny Vivekanantha Vidyalayam</t>
+  </si>
+  <si>
+    <t>EP</t>
+  </si>
+  <si>
+    <t>Bt/Kk/Santhively Sithy Vinayagar Vidyalayam</t>
+  </si>
+  <si>
+    <t>Bt/Kk/Kiran Central College</t>
+  </si>
+  <si>
+    <t>Bt/Kk/Palchenai Tamil Maha Vidyalayam</t>
+  </si>
+  <si>
+    <t>Bt/Kk/Murakkoddanchenai Rama Kirishna Mission Vidyalayam</t>
+  </si>
+  <si>
+    <t>Bt/Kk/Panichankerny Thirumahal Vidyalayam</t>
+  </si>
+  <si>
+    <t>Bt/Kk/Mathurankernykulam  Government Tamil Mixed School</t>
+  </si>
+  <si>
+    <t>Bt/Kk/Pethalai Vipulananda College</t>
+  </si>
+  <si>
+    <t>Bt/Kk/Mankerny Roman Catholic Tamil Mixed School</t>
+  </si>
+  <si>
+    <t>Bt/Kk/Pulipainthakal  Government Tamil Mixed School</t>
+  </si>
+  <si>
+    <t>Bt/Kk/Korakallimadu Sri Ramana Maharishi Vidyalayam</t>
+  </si>
+  <si>
+    <t>Bt/Kk/Puthukkudiyiruppu Vani Vidyalayam</t>
+  </si>
+  <si>
+    <t>Bt/Kk/Valaichenai Hindu College -(National School)</t>
+  </si>
+  <si>
+    <t>Bt/Kk/Vammivaddawan Vidyalayam</t>
+  </si>
+  <si>
+    <t>Bt/Kk/Vantharumoolai Madya Maha Vidyalayam</t>
+  </si>
+  <si>
+    <t>Bt/Kk/Chenkalady Central College</t>
+  </si>
+  <si>
+    <t>Bt/Kk/Vantharumoolai Vishnu Maha Vidyalayam</t>
   </si>
   <si>
     <t>Bt/Kk/Kaddumurivukulam  Government Tamil Mixed School</t>
   </si>
   <si>
-    <t>Koralaipattu North</t>
+    <t>Bt/Kk/Chenkalady Vivekananda Vidyalayam</t>
   </si>
   <si>
-    <t>Bt/Kk/Vantharumoolai Kannaki Vidyalayam</t>
+    <t>Bt/Kk/Kalkudah Namagal College</t>
   </si>
   <si>
-    <t>Bt/Kk/Illukkupothanai Malaimahal Vidyalayam</t>
+    <t>Bt/Kk/Thikiliveddai  Government Tamil Mixed School</t>
   </si>
   <si>
-    <t>Bt/Kk/Eralakulam Government Tamil Mixed School</t>
-[...17 lines deleted...]
-    <t>Bt/Kk/Palacholai Vipulananda Vidyalayam</t>
+    <t>Bt/Kk/Veeranagar  Government Tamil Mixed School</t>
   </si>
   <si>
     <t>Bt/Kk/Orumulaicholai Sithy Vinayagar Vidyalayam</t>
   </si>
   <si>
-    <t>Bt/Kk/Kathiravely Vigneswara Maha Vidyalayam</t>
-[...40 lines deleted...]
-  <si>
     <t>Bt/Kk/Thaddumunai Manikka Vinayagar Vidyalayam.</t>
   </si>
   <si>
-    <t>Bt/Kk/Palaiyadithona Sri Murugan Vidyalayam</t>
+    <t>Bt/Kk/Akkuranai Bharathy Vidyalayam</t>
   </si>
   <si>
-    <t>Bt/Kk/Karuwakerny Vigneswara College</t>
-[...8 lines deleted...]
-    <t>Bt/Kk/Uthayanmoolai Vivekanantha Vidyalayam</t>
+    <t>Bt/kk/Sri Seelalankara Sinhala Vidyalaya</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -485,9381 +494,5669 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G407"/>
+  <dimension ref="A1:G246"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
-        <v>14049</v>
+        <v>14025</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2">
-        <v>2010</v>
+        <v>2018</v>
       </c>
       <c r="E2">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="F2">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="G2">
-        <v>50.0</v>
+        <v>75.0</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
-        <v>14260</v>
+        <v>14026</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
-        <v>2010</v>
+        <v>2018</v>
       </c>
       <c r="E3">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="F3">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="G3">
-        <v>48.84</v>
+        <v>33.33</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
-        <v>14003</v>
+        <v>14027</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="D4">
-        <v>2010</v>
+        <v>2018</v>
       </c>
       <c r="E4">
+        <v>27</v>
+      </c>
+      <c r="F4">
         <v>24</v>
       </c>
-      <c r="F4">
-[...1 lines deleted...]
-      </c>
       <c r="G4">
-        <v>45.83</v>
+        <v>88.89</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
-        <v>14264</v>
+        <v>14034</v>
       </c>
       <c r="B5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C5" t="s">
         <v>8</v>
       </c>
       <c r="D5">
-        <v>2010</v>
+        <v>2018</v>
       </c>
       <c r="E5">
-        <v>67</v>
+        <v>10</v>
       </c>
       <c r="F5">
-        <v>38</v>
+        <v>3</v>
       </c>
       <c r="G5">
-        <v>56.72</v>
+        <v>30.0</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
-        <v>14258</v>
+        <v>14010</v>
       </c>
       <c r="B6" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C6" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="D6">
-        <v>2010</v>
+        <v>2018</v>
       </c>
       <c r="E6">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="F6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G6">
-        <v>66.67</v>
+        <v>38.46</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
-        <v>14048</v>
+        <v>14001</v>
       </c>
       <c r="B7" t="s">
         <v>14</v>
       </c>
       <c r="C7" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="D7">
-        <v>2010</v>
+        <v>2018</v>
       </c>
       <c r="E7">
+        <v>54</v>
+      </c>
+      <c r="F7">
         <v>14</v>
       </c>
-      <c r="F7">
-[...1 lines deleted...]
-      </c>
       <c r="G7">
-        <v>64.29</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
-        <v>14013</v>
+        <v>14015</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="D8">
-        <v>2010</v>
+        <v>2018</v>
       </c>
       <c r="E8">
-        <v>47</v>
+        <v>16</v>
       </c>
       <c r="F8">
-        <v>20</v>
+        <v>3</v>
       </c>
       <c r="G8">
-        <v>42.55</v>
+        <v>18.75</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
-        <v>14002</v>
+        <v>14029</v>
       </c>
       <c r="B9" t="s">
         <v>16</v>
       </c>
       <c r="C9" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="D9">
-        <v>2010</v>
+        <v>2018</v>
       </c>
       <c r="E9">
-        <v>52</v>
+        <v>38</v>
       </c>
       <c r="F9">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="G9">
-        <v>32.69</v>
+        <v>63.16</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
-        <v>14037</v>
+        <v>14006</v>
       </c>
       <c r="B10" t="s">
         <v>17</v>
       </c>
       <c r="C10" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="D10">
-        <v>2010</v>
+        <v>2018</v>
       </c>
       <c r="E10">
-        <v>72</v>
+        <v>49</v>
       </c>
       <c r="F10">
         <v>16</v>
       </c>
       <c r="G10">
-        <v>22.22</v>
+        <v>32.65</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
-        <v>14025</v>
+        <v>14053</v>
       </c>
       <c r="B11" t="s">
+        <v>18</v>
+      </c>
+      <c r="C11" t="s">
         <v>19</v>
       </c>
-      <c r="C11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11">
-        <v>2010</v>
+        <v>2018</v>
       </c>
       <c r="E11">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="F11">
-        <v>7</v>
+        <v>35</v>
       </c>
       <c r="G11">
-        <v>53.85</v>
+        <v>71.43</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
-        <v>14305</v>
+        <v>14040</v>
       </c>
       <c r="B12" t="s">
         <v>20</v>
       </c>
       <c r="C12" t="s">
         <v>8</v>
       </c>
       <c r="D12">
-        <v>2010</v>
+        <v>2018</v>
       </c>
       <c r="E12">
-        <v>42</v>
+        <v>74</v>
       </c>
       <c r="F12">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="G12">
-        <v>40.48</v>
+        <v>31.08</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
-        <v>14256</v>
+        <v>14036</v>
       </c>
       <c r="B13" t="s">
         <v>21</v>
       </c>
       <c r="C13" t="s">
         <v>8</v>
       </c>
       <c r="D13">
-        <v>2010</v>
+        <v>2018</v>
       </c>
       <c r="E13">
-        <v>70</v>
+        <v>92</v>
       </c>
       <c r="F13">
-        <v>29</v>
+        <v>62</v>
       </c>
       <c r="G13">
-        <v>41.43</v>
+        <v>67.39</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
-        <v>14001</v>
+        <v>14002</v>
       </c>
       <c r="B14" t="s">
         <v>22</v>
       </c>
       <c r="C14" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D14">
-        <v>2010</v>
+        <v>2018</v>
       </c>
       <c r="E14">
-        <v>87</v>
+        <v>17</v>
       </c>
       <c r="F14">
-        <v>33</v>
+        <v>5</v>
       </c>
       <c r="G14">
-        <v>37.93</v>
+        <v>29.41</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
-        <v>14033</v>
+        <v>14044</v>
       </c>
       <c r="B15" t="s">
         <v>23</v>
       </c>
       <c r="C15" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="D15">
-        <v>2010</v>
+        <v>2018</v>
       </c>
       <c r="E15">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="F15">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="G15">
-        <v>17.65</v>
+        <v>60.87</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
-        <v>14028</v>
+        <v>14008</v>
       </c>
       <c r="B16" t="s">
         <v>24</v>
       </c>
       <c r="C16" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="D16">
-        <v>2010</v>
+        <v>2018</v>
       </c>
       <c r="E16">
-        <v>101</v>
+        <v>8</v>
       </c>
       <c r="F16">
-        <v>38</v>
+        <v>3</v>
       </c>
       <c r="G16">
-        <v>37.62</v>
+        <v>37.5</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
-        <v>14028</v>
+        <v>14251</v>
       </c>
       <c r="B17" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C17" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="D17">
-        <v>2011</v>
+        <v>2018</v>
       </c>
       <c r="E17">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>2</v>
       </c>
       <c r="G17">
-        <v>27.5</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18">
-        <v>14256</v>
+        <v>14032</v>
       </c>
       <c r="B18" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="C18" t="s">
         <v>8</v>
       </c>
       <c r="D18">
-        <v>2011</v>
+        <v>2018</v>
       </c>
       <c r="E18">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="F18">
-        <v>24</v>
+        <v>52</v>
       </c>
       <c r="G18">
-        <v>51.06</v>
+        <v>88.14</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
-        <v>14260</v>
+        <v>14009</v>
       </c>
       <c r="B19" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="C19" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="D19">
-        <v>2011</v>
+        <v>2018</v>
       </c>
       <c r="E19">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="F19">
-        <v>25</v>
+        <v>3</v>
       </c>
       <c r="G19">
-        <v>89.29</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
-        <v>14046</v>
+        <v>14277</v>
       </c>
       <c r="B20" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="C20" t="s">
         <v>8</v>
       </c>
       <c r="D20">
-        <v>2011</v>
+        <v>2018</v>
       </c>
       <c r="E20">
-        <v>90</v>
+        <v>9</v>
       </c>
       <c r="F20">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="G20">
-        <v>10.0</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
-        <v>14005</v>
+        <v>14039</v>
       </c>
       <c r="B21" t="s">
+        <v>29</v>
+      </c>
+      <c r="C21" t="s">
+        <v>8</v>
+      </c>
+      <c r="D21">
+        <v>2018</v>
+      </c>
+      <c r="E21">
         <v>26</v>
       </c>
-      <c r="C21" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F21">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="G21">
-        <v>60.0</v>
+        <v>46.15</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
-        <v>14026</v>
+        <v>14033</v>
       </c>
       <c r="B22" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="C22" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="D22">
-        <v>2011</v>
+        <v>2018</v>
       </c>
       <c r="E22">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="F22">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G22">
-        <v>25.0</v>
+        <v>28.57</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23">
-        <v>14280</v>
+        <v>14031</v>
       </c>
       <c r="B23" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C23" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="D23">
-        <v>2011</v>
+        <v>2018</v>
       </c>
       <c r="E23">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="F23">
-        <v>4</v>
+        <v>77</v>
       </c>
       <c r="G23">
-        <v>44.44</v>
+        <v>66.38</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24">
-        <v>14258</v>
+        <v>14004</v>
       </c>
       <c r="B24" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="C24" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="D24">
-        <v>2011</v>
+        <v>2018</v>
       </c>
       <c r="E24">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="F24">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="G24">
-        <v>20.0</v>
+        <v>57.89</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25">
-        <v>14033</v>
+        <v>14045</v>
       </c>
       <c r="B25" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="C25" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D25">
-        <v>2011</v>
+        <v>2018</v>
       </c>
       <c r="E25">
-        <v>26</v>
+        <v>196</v>
       </c>
       <c r="F25">
-        <v>6</v>
+        <v>116</v>
       </c>
       <c r="G25">
-        <v>23.08</v>
+        <v>59.18</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26">
-        <v>14025</v>
+        <v>14055</v>
       </c>
       <c r="B26" t="s">
+        <v>34</v>
+      </c>
+      <c r="C26" t="s">
         <v>19</v>
       </c>
-      <c r="C26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D26">
-        <v>2011</v>
+        <v>2018</v>
       </c>
       <c r="E26">
-        <v>8</v>
+        <v>164</v>
       </c>
       <c r="F26">
-        <v>7</v>
+        <v>84</v>
       </c>
       <c r="G26">
-        <v>87.5</v>
+        <v>51.22</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27">
-        <v>14013</v>
+        <v>14050</v>
       </c>
       <c r="B27" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
       <c r="C27" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="D27">
-        <v>2011</v>
+        <v>2018</v>
       </c>
       <c r="E27">
-        <v>28</v>
+        <v>118</v>
       </c>
       <c r="F27">
-        <v>17</v>
+        <v>66</v>
       </c>
       <c r="G27">
-        <v>60.71</v>
+        <v>55.93</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28">
-        <v>14037</v>
+        <v>14003</v>
       </c>
       <c r="B28" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
       <c r="C28" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="D28">
-        <v>2011</v>
+        <v>2018</v>
       </c>
       <c r="E28">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>6</v>
       </c>
       <c r="G28">
-        <v>60.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29">
-        <v>14034</v>
+        <v>14314</v>
       </c>
       <c r="B29" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="C29" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D29">
-        <v>2011</v>
+        <v>2018</v>
       </c>
       <c r="E29">
-        <v>10</v>
+        <v>48</v>
       </c>
       <c r="F29">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="G29">
-        <v>70.0</v>
+        <v>35.42</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30">
-        <v>14048</v>
+        <v>14030</v>
       </c>
       <c r="B30" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="C30" t="s">
         <v>8</v>
       </c>
       <c r="D30">
-        <v>2011</v>
+        <v>2018</v>
       </c>
       <c r="E30">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="F30">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="G30">
-        <v>53.85</v>
+        <v>62.5</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31">
-        <v>14002</v>
+        <v>14015</v>
       </c>
       <c r="B31" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="D31">
-        <v>2011</v>
+        <v>2019</v>
       </c>
       <c r="E31">
-        <v>41</v>
+        <v>15</v>
       </c>
       <c r="F31">
-        <v>26</v>
+        <v>6</v>
       </c>
       <c r="G31">
-        <v>63.41</v>
+        <v>40.0</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32">
-        <v>14305</v>
+        <v>14010</v>
       </c>
       <c r="B32" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="C32" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="D32">
-        <v>2011</v>
+        <v>2019</v>
       </c>
       <c r="E32">
-        <v>50</v>
+        <v>17</v>
       </c>
       <c r="F32">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="G32">
-        <v>34.0</v>
+        <v>17.65</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33">
-        <v>14264</v>
+        <v>14003</v>
       </c>
       <c r="B33" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="C33" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="D33">
-        <v>2011</v>
+        <v>2019</v>
       </c>
       <c r="E33">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="G33">
-        <v>73.91</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34">
-        <v>14003</v>
+        <v>14027</v>
       </c>
       <c r="B34" t="s">
         <v>10</v>
       </c>
       <c r="C34" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="D34">
-        <v>2011</v>
+        <v>2019</v>
       </c>
       <c r="E34">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="F34">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="G34">
-        <v>40.0</v>
+        <v>56.0</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35">
-        <v>14001</v>
+        <v>14041</v>
       </c>
       <c r="B35" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="C35" t="s">
+        <v>8</v>
+      </c>
+      <c r="D35">
+        <v>2019</v>
+      </c>
+      <c r="E35">
         <v>11</v>
       </c>
-      <c r="D35">
-[...4 lines deleted...]
-      </c>
       <c r="F35">
-        <v>35</v>
+        <v>2</v>
       </c>
       <c r="G35">
-        <v>61.4</v>
+        <v>18.18</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36">
-        <v>14049</v>
+        <v>14050</v>
       </c>
       <c r="B36" t="s">
-        <v>7</v>
+        <v>35</v>
       </c>
       <c r="C36" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D36">
-        <v>2011</v>
+        <v>2019</v>
       </c>
       <c r="E36">
-        <v>34</v>
+        <v>169</v>
       </c>
       <c r="F36">
-        <v>8</v>
+        <v>79</v>
       </c>
       <c r="G36">
-        <v>23.53</v>
+        <v>46.75</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37">
-        <v>14004</v>
+        <v>14045</v>
       </c>
       <c r="B37" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="C37" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="D37">
-        <v>2011</v>
+        <v>2019</v>
       </c>
       <c r="E37">
-        <v>13</v>
+        <v>118</v>
+      </c>
+      <c r="F37">
+        <v>89</v>
       </c>
       <c r="G37">
-        <v>0.0</v>
+        <v>75.42</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38">
-        <v>14049</v>
+        <v>14026</v>
       </c>
       <c r="B38" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="C38" t="s">
         <v>8</v>
       </c>
       <c r="D38">
-        <v>2012</v>
+        <v>2019</v>
       </c>
       <c r="E38">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="F38">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="G38">
-        <v>43.75</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39">
-        <v>14025</v>
+        <v>14314</v>
       </c>
       <c r="B39" t="s">
+        <v>37</v>
+      </c>
+      <c r="C39" t="s">
         <v>19</v>
       </c>
-      <c r="C39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D39">
-        <v>2012</v>
+        <v>2019</v>
       </c>
       <c r="E39">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="F39">
-        <v>6</v>
+        <v>26</v>
       </c>
       <c r="G39">
-        <v>35.29</v>
+        <v>78.79</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40">
-        <v>14013</v>
+        <v>14039</v>
       </c>
       <c r="B40" t="s">
+        <v>29</v>
+      </c>
+      <c r="C40" t="s">
+        <v>8</v>
+      </c>
+      <c r="D40">
+        <v>2019</v>
+      </c>
+      <c r="E40">
+        <v>28</v>
+      </c>
+      <c r="F40">
         <v>15</v>
       </c>
-      <c r="C40" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G40">
-        <v>21.74</v>
+        <v>53.57</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41">
-        <v>14037</v>
+        <v>14033</v>
       </c>
       <c r="B41" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="C41" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="D41">
-        <v>2012</v>
+        <v>2019</v>
       </c>
       <c r="E41">
-        <v>59</v>
+        <v>21</v>
       </c>
       <c r="F41">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="G41">
-        <v>52.54</v>
+        <v>57.14</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42">
-        <v>14256</v>
+        <v>14277</v>
       </c>
       <c r="B42" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="C42" t="s">
         <v>8</v>
       </c>
       <c r="D42">
-        <v>2012</v>
+        <v>2019</v>
       </c>
       <c r="E42">
-        <v>45</v>
+        <v>2</v>
       </c>
       <c r="F42">
-        <v>25</v>
+        <v>1</v>
       </c>
       <c r="G42">
-        <v>55.56</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43">
-        <v>14001</v>
+        <v>14036</v>
       </c>
       <c r="B43" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C43" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="D43">
-        <v>2012</v>
+        <v>2019</v>
       </c>
       <c r="E43">
-        <v>66</v>
+        <v>88</v>
       </c>
       <c r="F43">
-        <v>13</v>
+        <v>57</v>
       </c>
       <c r="G43">
-        <v>19.7</v>
+        <v>64.77</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44">
-        <v>14028</v>
+        <v>14009</v>
       </c>
       <c r="B44" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="C44" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="D44">
-        <v>2012</v>
+        <v>2019</v>
       </c>
       <c r="E44">
-        <v>81</v>
+        <v>14</v>
       </c>
       <c r="F44">
-        <v>29</v>
+        <v>2</v>
       </c>
       <c r="G44">
-        <v>35.8</v>
+        <v>14.29</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45">
-        <v>14305</v>
+        <v>14040</v>
       </c>
       <c r="B45" t="s">
         <v>20</v>
       </c>
       <c r="C45" t="s">
         <v>8</v>
       </c>
       <c r="D45">
-        <v>2012</v>
+        <v>2019</v>
       </c>
       <c r="E45">
-        <v>38</v>
+        <v>65</v>
       </c>
       <c r="F45">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="G45">
-        <v>55.26</v>
+        <v>60.0</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46">
-        <v>14258</v>
+        <v>14032</v>
       </c>
       <c r="B46" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="C46" t="s">
         <v>8</v>
       </c>
       <c r="D46">
-        <v>2012</v>
+        <v>2019</v>
       </c>
       <c r="E46">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="F46">
-        <v>1</v>
+        <v>37</v>
       </c>
       <c r="G46">
-        <v>9.09</v>
+        <v>53.62</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47">
-        <v>14033</v>
+        <v>14251</v>
       </c>
       <c r="B47" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="C47" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="D47">
-        <v>2012</v>
+        <v>2019</v>
       </c>
       <c r="E47">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="G47">
-        <v>13.51</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48">
-        <v>14048</v>
+        <v>14034</v>
       </c>
       <c r="B48" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="C48" t="s">
         <v>8</v>
       </c>
       <c r="D48">
-        <v>2012</v>
+        <v>2019</v>
       </c>
       <c r="E48">
-        <v>21</v>
+        <v>9</v>
+      </c>
+      <c r="F48">
+        <v>1</v>
       </c>
       <c r="G48">
-        <v>0.0</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49">
-        <v>14280</v>
+        <v>14002</v>
       </c>
       <c r="B49" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="C49" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="D49">
-        <v>2012</v>
+        <v>2019</v>
       </c>
       <c r="E49">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="F49">
         <v>5</v>
       </c>
       <c r="G49">
-        <v>45.45</v>
+        <v>33.33</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50">
-        <v>14046</v>
+        <v>14004</v>
       </c>
       <c r="B50" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="C50" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="D50">
-        <v>2012</v>
+        <v>2019</v>
       </c>
       <c r="E50">
-        <v>65</v>
+        <v>28</v>
       </c>
       <c r="F50">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="G50">
-        <v>36.92</v>
+        <v>64.29</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51">
-        <v>14260</v>
+        <v>14006</v>
       </c>
       <c r="B51" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="C51" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="D51">
-        <v>2012</v>
+        <v>2019</v>
       </c>
       <c r="E51">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="F51">
-        <v>32</v>
+        <v>2</v>
       </c>
       <c r="G51">
-        <v>78.05</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52">
-        <v>14003</v>
+        <v>14055</v>
       </c>
       <c r="B52" t="s">
-        <v>10</v>
+        <v>34</v>
       </c>
       <c r="C52" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="D52">
-        <v>2012</v>
+        <v>2019</v>
       </c>
       <c r="E52">
-        <v>15</v>
+        <v>163</v>
       </c>
       <c r="F52">
-        <v>1</v>
+        <v>94</v>
       </c>
       <c r="G52">
-        <v>6.67</v>
+        <v>57.67</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53">
-        <v>14043</v>
+        <v>14025</v>
       </c>
       <c r="B53" t="s">
-        <v>31</v>
+        <v>7</v>
       </c>
       <c r="C53" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="D53">
-        <v>2012</v>
+        <v>2019</v>
       </c>
       <c r="E53">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F53">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="G53">
-        <v>42.86</v>
+        <v>60.0</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54">
-        <v>14004</v>
+        <v>14053</v>
       </c>
       <c r="B54" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="C54" t="s">
+        <v>19</v>
+      </c>
+      <c r="D54">
+        <v>2019</v>
+      </c>
+      <c r="E54">
+        <v>51</v>
+      </c>
+      <c r="F54">
         <v>11</v>
       </c>
-      <c r="D54">
-[...7 lines deleted...]
-      </c>
       <c r="G54">
-        <v>100.0</v>
+        <v>21.57</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55">
-        <v>14005</v>
+        <v>14030</v>
       </c>
       <c r="B55" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="C55" t="s">
+        <v>8</v>
+      </c>
+      <c r="D55">
+        <v>2019</v>
+      </c>
+      <c r="E55">
+        <v>31</v>
+      </c>
+      <c r="F55">
         <v>11</v>
       </c>
-      <c r="D55">
-[...7 lines deleted...]
-      </c>
       <c r="G55">
-        <v>42.86</v>
+        <v>35.48</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56">
-        <v>14026</v>
+        <v>14031</v>
       </c>
       <c r="B56" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="C56" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="D56">
-        <v>2012</v>
+        <v>2019</v>
       </c>
       <c r="E56">
-        <v>6</v>
+        <v>125</v>
+      </c>
+      <c r="F56">
+        <v>84</v>
       </c>
       <c r="G56">
-        <v>0.0</v>
+        <v>67.2</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57">
-        <v>14264</v>
+        <v>14029</v>
       </c>
       <c r="B57" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="C57" t="s">
         <v>8</v>
       </c>
       <c r="D57">
-        <v>2012</v>
+        <v>2019</v>
       </c>
       <c r="E57">
         <v>40</v>
       </c>
       <c r="F57">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G57">
-        <v>60.0</v>
+        <v>57.5</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58">
-        <v>14034</v>
+        <v>14008</v>
       </c>
       <c r="B58" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="C58" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="D58">
-        <v>2012</v>
+        <v>2019</v>
       </c>
       <c r="E58">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="F58">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="G58">
-        <v>18.18</v>
+        <v>26.32</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59">
-        <v>14002</v>
+        <v>14044</v>
       </c>
       <c r="B59" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="C59" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="D59">
-        <v>2012</v>
+        <v>2019</v>
       </c>
       <c r="E59">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="F59">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="G59">
-        <v>27.27</v>
+        <v>60.32</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60">
         <v>14001</v>
       </c>
       <c r="B60" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="C60" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D60">
-        <v>2013</v>
+        <v>2019</v>
       </c>
       <c r="E60">
-        <v>52</v>
+        <v>62</v>
       </c>
       <c r="F60">
         <v>14</v>
       </c>
       <c r="G60">
-        <v>26.92</v>
+        <v>22.58</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61">
-        <v>14003</v>
+        <v>14034</v>
       </c>
       <c r="B61" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C61" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="D61">
-        <v>2013</v>
+        <v>2020</v>
       </c>
       <c r="E61">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="F61">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G61">
-        <v>22.22</v>
+        <v>38.46</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62">
-        <v>14002</v>
+        <v>14039</v>
       </c>
       <c r="B62" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="C62" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="D62">
-        <v>2013</v>
+        <v>2020</v>
       </c>
       <c r="E62">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="F62">
         <v>21</v>
       </c>
       <c r="G62">
-        <v>47.73</v>
+        <v>77.78</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63">
-        <v>14004</v>
+        <v>14025</v>
       </c>
       <c r="B63" t="s">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="C63" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="D63">
-        <v>2013</v>
+        <v>2020</v>
       </c>
       <c r="E63">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="F63">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="G63">
-        <v>72.73</v>
+        <v>75.0</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64">
-        <v>14025</v>
+        <v>14008</v>
       </c>
       <c r="B64" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="C64" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="D64">
-        <v>2013</v>
+        <v>2020</v>
       </c>
       <c r="E64">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="F64">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="G64">
-        <v>8.0</v>
+        <v>29.41</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65">
-        <v>14264</v>
+        <v>14050</v>
       </c>
       <c r="B65" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="C65" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D65">
-        <v>2013</v>
+        <v>2020</v>
       </c>
       <c r="E65">
-        <v>42</v>
+        <v>113</v>
       </c>
       <c r="F65">
-        <v>24</v>
+        <v>77</v>
       </c>
       <c r="G65">
-        <v>57.14</v>
+        <v>68.14</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66">
-        <v>14013</v>
+        <v>14002</v>
       </c>
       <c r="B66" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="C66" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D66">
-        <v>2013</v>
+        <v>2020</v>
       </c>
       <c r="E66">
-        <v>56</v>
+        <v>14</v>
       </c>
       <c r="F66">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="G66">
-        <v>41.07</v>
+        <v>92.86</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67">
-        <v>14260</v>
+        <v>14044</v>
       </c>
       <c r="B67" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="C67" t="s">
         <v>8</v>
       </c>
       <c r="D67">
-        <v>2013</v>
+        <v>2020</v>
       </c>
       <c r="E67">
-        <v>35</v>
+        <v>56</v>
       </c>
       <c r="F67">
-        <v>16</v>
+        <v>37</v>
       </c>
       <c r="G67">
-        <v>45.71</v>
+        <v>66.07</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68">
-        <v>14258</v>
+        <v>14009</v>
       </c>
       <c r="B68" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="C68" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="D68">
-        <v>2013</v>
+        <v>2020</v>
       </c>
       <c r="E68">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="F68">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G68">
-        <v>8.33</v>
+        <v>25.0</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69">
-        <v>14305</v>
+        <v>14027</v>
       </c>
       <c r="B69" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="C69" t="s">
         <v>8</v>
       </c>
       <c r="D69">
-        <v>2013</v>
+        <v>2020</v>
       </c>
       <c r="E69">
-        <v>55</v>
+        <v>42</v>
       </c>
       <c r="F69">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="G69">
-        <v>40.0</v>
+        <v>45.24</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70">
-        <v>14005</v>
+        <v>14032</v>
       </c>
       <c r="B70" t="s">
         <v>26</v>
       </c>
       <c r="C70" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="D70">
-        <v>2013</v>
+        <v>2020</v>
       </c>
       <c r="E70">
-        <v>11</v>
+        <v>87</v>
       </c>
       <c r="F70">
-        <v>7</v>
+        <v>61</v>
       </c>
       <c r="G70">
-        <v>63.64</v>
+        <v>70.11</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71">
-        <v>14256</v>
+        <v>14055</v>
       </c>
       <c r="B71" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="C71" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D71">
-        <v>2013</v>
+        <v>2020</v>
       </c>
       <c r="E71">
-        <v>42</v>
+        <v>156</v>
       </c>
       <c r="F71">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="G71">
-        <v>26.19</v>
+        <v>62.18</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72">
-        <v>14033</v>
+        <v>14251</v>
       </c>
       <c r="B72" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="C72" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="D72">
-        <v>2013</v>
+        <v>2020</v>
       </c>
       <c r="E72">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="F72">
         <v>3</v>
       </c>
       <c r="G72">
-        <v>8.11</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73">
-        <v>14055</v>
+        <v>14001</v>
       </c>
       <c r="B73" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="C73" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="D73">
-        <v>2013</v>
+        <v>2020</v>
       </c>
       <c r="E73">
-        <v>20</v>
+        <v>56</v>
       </c>
       <c r="F73">
-        <v>3</v>
+        <v>37</v>
       </c>
       <c r="G73">
-        <v>15.0</v>
+        <v>66.07</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74">
-        <v>14048</v>
+        <v>14053</v>
       </c>
       <c r="B74" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="C74" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D74">
-        <v>2013</v>
+        <v>2020</v>
       </c>
       <c r="E74">
-        <v>18</v>
+        <v>39</v>
       </c>
       <c r="F74">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G74">
-        <v>61.11</v>
+        <v>74.36</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75">
-        <v>14043</v>
+        <v>14010</v>
       </c>
       <c r="B75" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="C75" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="D75">
-        <v>2013</v>
+        <v>2020</v>
       </c>
       <c r="E75">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="F75">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G75">
         <v>9.09</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76">
-        <v>14280</v>
+        <v>14041</v>
       </c>
       <c r="B76" t="s">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="C76" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="D76">
-        <v>2013</v>
+        <v>2020</v>
       </c>
       <c r="E76">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="F76">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G76">
-        <v>42.86</v>
+        <v>41.67</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77">
-        <v>14037</v>
+        <v>14006</v>
       </c>
       <c r="B77" t="s">
         <v>17</v>
       </c>
       <c r="C77" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="D77">
-        <v>2013</v>
+        <v>2020</v>
       </c>
       <c r="E77">
-        <v>55</v>
+        <v>33</v>
       </c>
       <c r="F77">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G77">
-        <v>54.55</v>
+        <v>24.24</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78">
-        <v>14046</v>
+        <v>14003</v>
       </c>
       <c r="B78" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="C78" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="D78">
-        <v>2013</v>
+        <v>2020</v>
       </c>
       <c r="E78">
-        <v>59</v>
+        <v>9</v>
       </c>
       <c r="F78">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="G78">
-        <v>32.2</v>
+        <v>66.67</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79">
-        <v>14049</v>
+        <v>14004</v>
       </c>
       <c r="B79" t="s">
-        <v>7</v>
+        <v>32</v>
       </c>
       <c r="C79" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="D79">
-        <v>2013</v>
+        <v>2020</v>
       </c>
       <c r="E79">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="F79">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="G79">
-        <v>28.57</v>
+        <v>54.55</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80">
-        <v>14028</v>
+        <v>14029</v>
       </c>
       <c r="B80" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="C80" t="s">
+        <v>8</v>
+      </c>
+      <c r="D80">
+        <v>2020</v>
+      </c>
+      <c r="E80">
+        <v>41</v>
+      </c>
+      <c r="F80">
         <v>18</v>
       </c>
-      <c r="D80">
-[...7 lines deleted...]
-      </c>
       <c r="G80">
-        <v>38.14</v>
+        <v>43.9</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81">
-        <v>14034</v>
+        <v>14015</v>
       </c>
       <c r="B81" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="C81" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="D81">
-        <v>2013</v>
+        <v>2020</v>
       </c>
       <c r="E81">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F81">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="G81">
-        <v>33.33</v>
+        <v>20.0</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82">
         <v>14026</v>
       </c>
       <c r="B82" t="s">
-        <v>27</v>
+        <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="D82">
-        <v>2013</v>
+        <v>2020</v>
       </c>
       <c r="E82">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="F82">
-        <v>2</v>
+        <v>19</v>
       </c>
       <c r="G82">
-        <v>12.5</v>
+        <v>59.38</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83">
-        <v>14280</v>
+        <v>14040</v>
       </c>
       <c r="B83" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="C83" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="D83">
-        <v>2014</v>
+        <v>2020</v>
       </c>
       <c r="E83">
-        <v>16</v>
+        <v>71</v>
       </c>
       <c r="F83">
-        <v>4</v>
+        <v>48</v>
       </c>
       <c r="G83">
-        <v>25.0</v>
+        <v>67.61</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84">
-        <v>14037</v>
+        <v>14045</v>
       </c>
       <c r="B84" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="C84" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D84">
-        <v>2014</v>
+        <v>2020</v>
       </c>
       <c r="E84">
-        <v>63</v>
+        <v>154</v>
       </c>
       <c r="F84">
-        <v>12</v>
+        <v>110</v>
       </c>
       <c r="G84">
-        <v>19.05</v>
+        <v>71.43</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85">
-        <v>14424</v>
+        <v>14031</v>
       </c>
       <c r="B85" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="C85" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="D85">
-        <v>2014</v>
+        <v>2020</v>
       </c>
       <c r="E85">
-        <v>23</v>
+        <v>143</v>
       </c>
       <c r="F85">
-        <v>4</v>
+        <v>106</v>
       </c>
       <c r="G85">
-        <v>17.39</v>
+        <v>74.13</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86">
-        <v>14048</v>
+        <v>14314</v>
       </c>
       <c r="B86" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="C86" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D86">
-        <v>2014</v>
+        <v>2020</v>
       </c>
       <c r="E86">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="F86">
-        <v>7</v>
+        <v>32</v>
       </c>
       <c r="G86">
-        <v>41.18</v>
+        <v>74.42</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87">
-        <v>14026</v>
+        <v>14277</v>
       </c>
       <c r="B87" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C87" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="D87">
-        <v>2014</v>
+        <v>2020</v>
       </c>
       <c r="E87">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G87">
-        <v>8.33</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88">
-        <v>14043</v>
+        <v>14030</v>
       </c>
       <c r="B88" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="C88" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="D88">
-        <v>2014</v>
+        <v>2020</v>
       </c>
       <c r="E88">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F88">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="G88">
-        <v>13.33</v>
+        <v>59.09</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89">
-        <v>14260</v>
+        <v>14033</v>
       </c>
       <c r="B89" t="s">
+        <v>30</v>
+      </c>
+      <c r="C89" t="s">
+        <v>8</v>
+      </c>
+      <c r="D89">
+        <v>2020</v>
+      </c>
+      <c r="E89">
+        <v>15</v>
+      </c>
+      <c r="F89">
         <v>9</v>
       </c>
-      <c r="C89" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G89">
-        <v>27.94</v>
+        <v>60.0</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90">
-        <v>14004</v>
+        <v>14036</v>
       </c>
       <c r="B90" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="C90" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="D90">
-        <v>2014</v>
+        <v>2020</v>
       </c>
       <c r="E90">
-        <v>12</v>
+        <v>86</v>
+      </c>
+      <c r="F90">
+        <v>40</v>
       </c>
       <c r="G90">
-        <v>0.0</v>
+        <v>46.51</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91">
-        <v>14002</v>
+        <v>14031</v>
       </c>
       <c r="B91" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="C91" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="D91">
-        <v>2014</v>
+        <v>2021</v>
       </c>
       <c r="E91">
-        <v>45</v>
+        <v>133</v>
       </c>
       <c r="F91">
-        <v>8</v>
+        <v>91</v>
       </c>
       <c r="G91">
-        <v>17.78</v>
+        <v>68.42</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92">
         <v>14034</v>
       </c>
       <c r="B92" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="C92" t="s">
+        <v>8</v>
+      </c>
+      <c r="D92">
+        <v>2021</v>
+      </c>
+      <c r="E92">
         <v>18</v>
       </c>
-      <c r="D92">
-[...4 lines deleted...]
-      </c>
       <c r="F92">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G92">
-        <v>26.67</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93">
-        <v>14003</v>
+        <v>14006</v>
       </c>
       <c r="B93" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="C93" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D93">
-        <v>2014</v>
+        <v>2021</v>
       </c>
       <c r="E93">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="F93">
-        <v>7</v>
+        <v>38</v>
       </c>
       <c r="G93">
-        <v>35.0</v>
+        <v>76.0</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94">
-        <v>14046</v>
+        <v>14008</v>
       </c>
       <c r="B94" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C94" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="D94">
-        <v>2014</v>
+        <v>2021</v>
       </c>
       <c r="E94">
-        <v>58</v>
+        <v>13</v>
       </c>
       <c r="F94">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="G94">
-        <v>56.9</v>
+        <v>92.31</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95">
-        <v>14005</v>
+        <v>14015</v>
       </c>
       <c r="B95" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="C95" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="D95">
-        <v>2014</v>
+        <v>2021</v>
       </c>
       <c r="E95">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F95">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="G95">
-        <v>33.33</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96">
-        <v>14264</v>
+        <v>14045</v>
       </c>
       <c r="B96" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="C96" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D96">
-        <v>2014</v>
+        <v>2021</v>
       </c>
       <c r="E96">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="F96">
-        <v>15</v>
+        <v>95</v>
       </c>
       <c r="G96">
-        <v>37.5</v>
+        <v>50.53</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97">
-        <v>14025</v>
+        <v>14032</v>
       </c>
       <c r="B97" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="C97" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="D97">
-        <v>2014</v>
+        <v>2021</v>
       </c>
       <c r="E97">
-        <v>26</v>
+        <v>125</v>
       </c>
       <c r="F97">
-        <v>10</v>
+        <v>93</v>
       </c>
       <c r="G97">
-        <v>38.46</v>
+        <v>74.4</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98">
-        <v>14053</v>
+        <v>14033</v>
       </c>
       <c r="B98" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="C98" t="s">
         <v>8</v>
       </c>
       <c r="D98">
-        <v>2014</v>
+        <v>2021</v>
       </c>
       <c r="E98">
-        <v>7</v>
+        <v>23</v>
       </c>
       <c r="F98">
-        <v>1</v>
+        <v>21</v>
       </c>
       <c r="G98">
-        <v>14.29</v>
+        <v>91.3</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99">
-        <v>14049</v>
+        <v>14040</v>
       </c>
       <c r="B99" t="s">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="C99" t="s">
         <v>8</v>
       </c>
       <c r="D99">
-        <v>2014</v>
+        <v>2021</v>
       </c>
       <c r="E99">
-        <v>14</v>
+        <v>95</v>
       </c>
       <c r="F99">
-        <v>5</v>
+        <v>49</v>
       </c>
       <c r="G99">
-        <v>35.71</v>
+        <v>51.58</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100">
-        <v>14028</v>
+        <v>14027</v>
       </c>
       <c r="B100" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="C100" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="D100">
-        <v>2014</v>
+        <v>2021</v>
       </c>
       <c r="E100">
-        <v>90</v>
+        <v>39</v>
       </c>
       <c r="F100">
-        <v>46</v>
+        <v>30</v>
       </c>
       <c r="G100">
-        <v>51.11</v>
+        <v>76.92</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101">
-        <v>14305</v>
+        <v>14041</v>
       </c>
       <c r="B101" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="C101" t="s">
         <v>8</v>
       </c>
       <c r="D101">
-        <v>2014</v>
+        <v>2021</v>
       </c>
       <c r="E101">
-        <v>58</v>
+        <v>17</v>
       </c>
       <c r="F101">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="G101">
-        <v>18.97</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102">
-        <v>14055</v>
+        <v>14277</v>
       </c>
       <c r="B102" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="C102" t="s">
         <v>8</v>
       </c>
       <c r="D102">
-        <v>2014</v>
+        <v>2021</v>
       </c>
       <c r="E102">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="G102">
-        <v>26.92</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103">
-        <v>14258</v>
+        <v>14050</v>
       </c>
       <c r="B103" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="C103" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D103">
-        <v>2014</v>
+        <v>2021</v>
       </c>
       <c r="E103">
-        <v>8</v>
+        <v>147</v>
       </c>
       <c r="F103">
-        <v>3</v>
+        <v>90</v>
       </c>
       <c r="G103">
-        <v>37.5</v>
+        <v>61.22</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104">
-        <v>14033</v>
+        <v>14004</v>
       </c>
       <c r="B104" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="C104" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="D104">
-        <v>2014</v>
+        <v>2021</v>
       </c>
       <c r="E104">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F104">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="G104">
-        <v>45.0</v>
+        <v>89.47</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105">
-        <v>14013</v>
+        <v>14002</v>
       </c>
       <c r="B105" t="s">
+        <v>22</v>
+      </c>
+      <c r="C105" t="s">
+        <v>13</v>
+      </c>
+      <c r="D105">
+        <v>2021</v>
+      </c>
+      <c r="E105">
+        <v>20</v>
+      </c>
+      <c r="F105">
         <v>15</v>
       </c>
-      <c r="C105" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G105">
-        <v>43.18</v>
+        <v>75.0</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106">
-        <v>14256</v>
+        <v>14251</v>
       </c>
       <c r="B106" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="C106" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="D106">
-        <v>2014</v>
+        <v>2021</v>
       </c>
       <c r="E106">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="F106">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="G106">
-        <v>40.54</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107">
-        <v>14001</v>
+        <v>14003</v>
       </c>
       <c r="B107" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="C107" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D107">
-        <v>2014</v>
+        <v>2021</v>
       </c>
       <c r="E107">
-        <v>63</v>
+        <v>9</v>
       </c>
       <c r="F107">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="G107">
-        <v>34.92</v>
+        <v>88.89</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108">
-        <v>14043</v>
+        <v>14055</v>
       </c>
       <c r="B108" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="C108" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D108">
-        <v>2015</v>
+        <v>2021</v>
       </c>
       <c r="E108">
-        <v>22</v>
+        <v>142</v>
       </c>
       <c r="F108">
-        <v>6</v>
+        <v>80</v>
       </c>
       <c r="G108">
-        <v>27.27</v>
+        <v>56.34</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109">
-        <v>14264</v>
+        <v>14026</v>
       </c>
       <c r="B109" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C109" t="s">
         <v>8</v>
       </c>
       <c r="D109">
-        <v>2015</v>
+        <v>2021</v>
       </c>
       <c r="E109">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="F109">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="G109">
-        <v>38.1</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110">
-        <v>14424</v>
+        <v>14001</v>
       </c>
       <c r="B110" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="C110" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D110">
-        <v>2015</v>
+        <v>2021</v>
       </c>
       <c r="E110">
-        <v>21</v>
+        <v>76</v>
       </c>
       <c r="F110">
-        <v>1</v>
+        <v>65</v>
       </c>
       <c r="G110">
-        <v>4.76</v>
+        <v>85.53</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111">
-        <v>14001</v>
+        <v>14009</v>
       </c>
       <c r="B111" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="C111" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D111">
-        <v>2015</v>
+        <v>2021</v>
       </c>
       <c r="E111">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="F111">
-        <v>21</v>
+        <v>4</v>
       </c>
       <c r="G111">
-        <v>35.0</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112">
-        <v>14305</v>
+        <v>14044</v>
       </c>
       <c r="B112" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C112" t="s">
         <v>8</v>
       </c>
       <c r="D112">
-        <v>2015</v>
+        <v>2021</v>
       </c>
       <c r="E112">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="F112">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="G112">
-        <v>34.78</v>
+        <v>67.31</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113">
-        <v>14032</v>
+        <v>14029</v>
       </c>
       <c r="B113" t="s">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="C113" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="D113">
-        <v>2015</v>
+        <v>2021</v>
       </c>
       <c r="E113">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="F113">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="G113">
-        <v>71.43</v>
+        <v>58.49</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114">
-        <v>14049</v>
+        <v>14010</v>
       </c>
       <c r="B114" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="C114" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="D114">
-        <v>2015</v>
+        <v>2021</v>
       </c>
       <c r="E114">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="F114">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="G114">
-        <v>33.33</v>
+        <v>42.5</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115">
-        <v>14002</v>
+        <v>14314</v>
       </c>
       <c r="B115" t="s">
-        <v>16</v>
+        <v>37</v>
       </c>
       <c r="C115" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="D115">
-        <v>2015</v>
+        <v>2021</v>
       </c>
       <c r="E115">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="F115">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="G115">
-        <v>47.62</v>
+        <v>82.14</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116">
-        <v>14329</v>
+        <v>14053</v>
       </c>
       <c r="B116" t="s">
-        <v>36</v>
+        <v>18</v>
       </c>
       <c r="C116" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="D116">
-        <v>2015</v>
+        <v>2021</v>
       </c>
       <c r="E116">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="F116">
-        <v>3</v>
+        <v>44</v>
       </c>
       <c r="G116">
-        <v>15.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117">
-        <v>14048</v>
+        <v>14039</v>
       </c>
       <c r="B117" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="C117" t="s">
         <v>8</v>
       </c>
       <c r="D117">
-        <v>2015</v>
+        <v>2021</v>
       </c>
       <c r="E117">
         <v>24</v>
       </c>
       <c r="F117">
-        <v>3</v>
+        <v>19</v>
       </c>
       <c r="G117">
-        <v>12.5</v>
+        <v>79.17</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118">
-        <v>14003</v>
+        <v>14030</v>
       </c>
       <c r="B118" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="C118" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="D118">
-        <v>2015</v>
+        <v>2021</v>
       </c>
       <c r="E118">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="F118">
-        <v>6</v>
+        <v>27</v>
       </c>
       <c r="G118">
-        <v>31.58</v>
+        <v>71.05</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119">
-        <v>14260</v>
+        <v>14036</v>
       </c>
       <c r="B119" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="C119" t="s">
         <v>8</v>
       </c>
       <c r="D119">
-        <v>2015</v>
+        <v>2021</v>
       </c>
       <c r="E119">
-        <v>75</v>
+        <v>141</v>
       </c>
       <c r="F119">
-        <v>19</v>
+        <v>61</v>
       </c>
       <c r="G119">
-        <v>25.33</v>
+        <v>43.26</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120">
-        <v>14005</v>
+        <v>14025</v>
       </c>
       <c r="B120" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
       <c r="C120" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="D120">
-        <v>2015</v>
+        <v>2021</v>
       </c>
       <c r="E120">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F120">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G120">
-        <v>40.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121">
-        <v>14280</v>
+        <v>14040</v>
       </c>
       <c r="B121" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="C121" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="D121">
-        <v>2015</v>
+        <v>2022</v>
       </c>
       <c r="E121">
-        <v>17</v>
+        <v>87</v>
       </c>
       <c r="F121">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="G121">
-        <v>11.76</v>
+        <v>85.06</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122">
-        <v>14053</v>
+        <v>14036</v>
       </c>
       <c r="B122" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="C122" t="s">
         <v>8</v>
       </c>
       <c r="D122">
-        <v>2015</v>
+        <v>2022</v>
       </c>
       <c r="E122">
-        <v>5</v>
+        <v>106</v>
+      </c>
+      <c r="F122">
+        <v>59</v>
       </c>
       <c r="G122">
-        <v>0.0</v>
+        <v>55.66</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123">
-        <v>14013</v>
+        <v>14026</v>
       </c>
       <c r="B123" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="D123">
-        <v>2015</v>
+        <v>2022</v>
       </c>
       <c r="E123">
-        <v>56</v>
+        <v>36</v>
       </c>
       <c r="F123">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="G123">
-        <v>46.43</v>
+        <v>36.11</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124">
-        <v>14256</v>
+        <v>14314</v>
       </c>
       <c r="B124" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="C124" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D124">
-        <v>2015</v>
+        <v>2022</v>
       </c>
       <c r="E124">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="F124">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="G124">
-        <v>42.59</v>
+        <v>83.67</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125">
-        <v>14033</v>
+        <v>14010</v>
       </c>
       <c r="B125" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="C125" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="D125">
-        <v>2015</v>
+        <v>2022</v>
       </c>
       <c r="E125">
         <v>36</v>
       </c>
       <c r="F125">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="G125">
-        <v>36.11</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126">
-        <v>14055</v>
+        <v>14033</v>
       </c>
       <c r="B126" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C126" t="s">
         <v>8</v>
       </c>
       <c r="D126">
-        <v>2015</v>
+        <v>2022</v>
       </c>
       <c r="E126">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="F126">
-        <v>3</v>
+        <v>17</v>
       </c>
       <c r="G126">
-        <v>12.5</v>
+        <v>65.38</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127">
-        <v>14028</v>
+        <v>14027</v>
       </c>
       <c r="B127" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="C127" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="D127">
-        <v>2015</v>
+        <v>2022</v>
       </c>
       <c r="E127">
-        <v>88</v>
+        <v>48</v>
       </c>
       <c r="F127">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="G127">
-        <v>59.09</v>
+        <v>91.67</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128">
-        <v>14025</v>
+        <v>14031</v>
       </c>
       <c r="B128" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="C128" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="D128">
-        <v>2015</v>
+        <v>2022</v>
       </c>
       <c r="E128">
-        <v>33</v>
+        <v>140</v>
       </c>
       <c r="F128">
-        <v>17</v>
+        <v>99</v>
       </c>
       <c r="G128">
-        <v>51.52</v>
+        <v>70.71</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129">
-        <v>14037</v>
+        <v>14030</v>
       </c>
       <c r="B129" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="C129" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="D129">
-        <v>2015</v>
+        <v>2022</v>
       </c>
       <c r="E129">
-        <v>92</v>
+        <v>38</v>
       </c>
       <c r="F129">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="G129">
-        <v>25.0</v>
+        <v>63.16</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130">
-        <v>14258</v>
+        <v>14006</v>
       </c>
       <c r="B130" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="C130" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="D130">
-        <v>2015</v>
+        <v>2022</v>
       </c>
       <c r="E130">
-        <v>7</v>
+        <v>56</v>
       </c>
       <c r="F130">
-        <v>3</v>
+        <v>30</v>
       </c>
       <c r="G130">
-        <v>42.86</v>
+        <v>53.57</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131">
-        <v>14034</v>
+        <v>14003</v>
       </c>
       <c r="B131" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="C131" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="D131">
-        <v>2015</v>
+        <v>2022</v>
       </c>
       <c r="E131">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="F131">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G131">
-        <v>16.67</v>
+        <v>14.29</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132">
-        <v>14004</v>
+        <v>14015</v>
       </c>
       <c r="B132" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="C132" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="D132">
-        <v>2015</v>
+        <v>2022</v>
       </c>
       <c r="E132">
         <v>11</v>
       </c>
       <c r="F132">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="G132">
-        <v>45.45</v>
+        <v>18.18</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133">
-        <v>14046</v>
+        <v>14029</v>
       </c>
       <c r="B133" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="C133" t="s">
         <v>8</v>
       </c>
       <c r="D133">
-        <v>2015</v>
+        <v>2022</v>
       </c>
       <c r="E133">
-        <v>76</v>
+        <v>29</v>
       </c>
       <c r="F133">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G133">
-        <v>22.37</v>
+        <v>55.17</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134">
-        <v>14026</v>
+        <v>14004</v>
       </c>
       <c r="B134" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="C134" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="D134">
-        <v>2015</v>
+        <v>2022</v>
       </c>
       <c r="E134">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="F134">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="G134">
-        <v>9.09</v>
+        <v>42.86</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135">
-        <v>14032</v>
+        <v>14053</v>
       </c>
       <c r="B135" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="C135" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D135">
-        <v>2016</v>
+        <v>2022</v>
       </c>
       <c r="E135">
-        <v>19</v>
+        <v>60</v>
       </c>
       <c r="F135">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="G135">
-        <v>36.84</v>
+        <v>23.33</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136">
-        <v>14042</v>
+        <v>14041</v>
       </c>
       <c r="B136" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="C136" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="D136">
-        <v>2016</v>
+        <v>2022</v>
       </c>
       <c r="E136">
+        <v>19</v>
+      </c>
+      <c r="F136">
         <v>12</v>
       </c>
-      <c r="F136">
-[...1 lines deleted...]
-      </c>
       <c r="G136">
-        <v>8.33</v>
+        <v>63.16</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137">
-        <v>14003</v>
+        <v>14001</v>
       </c>
       <c r="B137" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="C137" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D137">
-        <v>2016</v>
+        <v>2022</v>
       </c>
       <c r="E137">
-        <v>18</v>
+        <v>61</v>
       </c>
       <c r="F137">
-        <v>4</v>
+        <v>38</v>
       </c>
       <c r="G137">
-        <v>22.22</v>
+        <v>62.3</v>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138">
-        <v>14028</v>
+        <v>14045</v>
       </c>
       <c r="B138" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="C138" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D138">
-        <v>2016</v>
+        <v>2022</v>
       </c>
       <c r="E138">
-        <v>89</v>
+        <v>184</v>
       </c>
       <c r="F138">
-        <v>40</v>
+        <v>101</v>
       </c>
       <c r="G138">
-        <v>44.94</v>
+        <v>54.89</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139">
-        <v>14004</v>
+        <v>14277</v>
       </c>
       <c r="B139" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="C139" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="D139">
-        <v>2016</v>
+        <v>2022</v>
       </c>
       <c r="E139">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="F139">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G139">
-        <v>18.75</v>
+        <v>15.38</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140">
-        <v>14025</v>
+        <v>14050</v>
       </c>
       <c r="B140" t="s">
+        <v>35</v>
+      </c>
+      <c r="C140" t="s">
         <v>19</v>
       </c>
-      <c r="C140" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D140">
-        <v>2016</v>
+        <v>2022</v>
       </c>
       <c r="E140">
-        <v>20</v>
+        <v>140</v>
       </c>
       <c r="F140">
-        <v>7</v>
+        <v>99</v>
       </c>
       <c r="G140">
-        <v>35.0</v>
+        <v>70.71</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141">
-        <v>14034</v>
+        <v>14055</v>
       </c>
       <c r="B141" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="C141" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D141">
-        <v>2016</v>
+        <v>2022</v>
       </c>
       <c r="E141">
-        <v>12</v>
+        <v>167</v>
       </c>
       <c r="F141">
-        <v>4</v>
+        <v>105</v>
       </c>
       <c r="G141">
-        <v>33.33</v>
+        <v>62.87</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142">
-        <v>14329</v>
+        <v>14251</v>
       </c>
       <c r="B142" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="C142" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D142">
-        <v>2016</v>
+        <v>2022</v>
       </c>
       <c r="E142">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="G142">
-        <v>35.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143">
-        <v>14026</v>
+        <v>14009</v>
       </c>
       <c r="B143" t="s">
         <v>27</v>
       </c>
       <c r="C143" t="s">
+        <v>13</v>
+      </c>
+      <c r="D143">
+        <v>2022</v>
+      </c>
+      <c r="E143">
         <v>18</v>
       </c>
-      <c r="D143">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="F143">
+        <v>5</v>
       </c>
       <c r="G143">
-        <v>0.0</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144">
-        <v>14002</v>
+        <v>14008</v>
       </c>
       <c r="B144" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="C144" t="s">
+        <v>13</v>
+      </c>
+      <c r="D144">
+        <v>2022</v>
+      </c>
+      <c r="E144">
         <v>11</v>
       </c>
-      <c r="D144">
-[...4 lines deleted...]
-      </c>
       <c r="F144">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G144">
-        <v>28.85</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145">
-        <v>14033</v>
+        <v>14032</v>
       </c>
       <c r="B145" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="C145" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="D145">
-        <v>2016</v>
+        <v>2022</v>
       </c>
       <c r="E145">
-        <v>37</v>
+        <v>93</v>
       </c>
       <c r="F145">
-        <v>13</v>
+        <v>48</v>
       </c>
       <c r="G145">
-        <v>35.14</v>
+        <v>51.61</v>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="A146">
-        <v>14001</v>
+        <v>14034</v>
       </c>
       <c r="B146" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="C146" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="D146">
-        <v>2016</v>
+        <v>2022</v>
       </c>
       <c r="E146">
-        <v>61</v>
+        <v>21</v>
       </c>
       <c r="F146">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="G146">
-        <v>34.43</v>
+        <v>38.1</v>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147">
-        <v>14424</v>
+        <v>14002</v>
       </c>
       <c r="B147" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="C147" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D147">
-        <v>2016</v>
+        <v>2022</v>
       </c>
       <c r="E147">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F147">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="G147">
-        <v>33.33</v>
+        <v>45.45</v>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="A148">
-        <v>14013</v>
+        <v>14039</v>
       </c>
       <c r="B148" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="C148" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="D148">
-        <v>2016</v>
+        <v>2022</v>
       </c>
       <c r="E148">
-        <v>60</v>
+        <v>42</v>
       </c>
       <c r="F148">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="G148">
-        <v>20.0</v>
+        <v>47.62</v>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149">
-        <v>14037</v>
+        <v>14025</v>
       </c>
       <c r="B149" t="s">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="C149" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="D149">
-        <v>2016</v>
+        <v>2022</v>
       </c>
       <c r="E149">
-        <v>104</v>
+        <v>12</v>
       </c>
       <c r="F149">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="G149">
-        <v>22.12</v>
+        <v>75.0</v>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150">
-        <v>14005</v>
+        <v>14044</v>
       </c>
       <c r="B150" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="C150" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="D150">
-        <v>2016</v>
+        <v>2022</v>
       </c>
       <c r="E150">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="F150">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="G150">
-        <v>46.15</v>
+        <v>28.0</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151">
-        <v>14043</v>
+        <v>14029</v>
       </c>
       <c r="B151" t="s">
+        <v>16</v>
+      </c>
+      <c r="C151" t="s">
+        <v>8</v>
+      </c>
+      <c r="D151">
+        <v>2023</v>
+      </c>
+      <c r="E151">
         <v>31</v>
       </c>
-      <c r="C151" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F151">
-        <v>5</v>
+        <v>22</v>
       </c>
       <c r="G151">
-        <v>27.78</v>
+        <v>70.97</v>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152">
-        <v>14280</v>
+        <v>14002</v>
       </c>
       <c r="B152" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="C152" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="D152">
-        <v>2016</v>
+        <v>2023</v>
       </c>
       <c r="E152">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F152">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="G152">
-        <v>11.11</v>
+        <v>40.0</v>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="A153">
-        <v>14258</v>
+        <v>14041</v>
       </c>
       <c r="B153" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="C153" t="s">
         <v>8</v>
       </c>
       <c r="D153">
-        <v>2016</v>
+        <v>2023</v>
       </c>
       <c r="E153">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="F153">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G153">
-        <v>12.5</v>
+        <v>19.05</v>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154">
-        <v>14053</v>
+        <v>14050</v>
       </c>
       <c r="B154" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C154" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D154">
-        <v>2016</v>
+        <v>2023</v>
       </c>
       <c r="E154">
-        <v>8</v>
+        <v>129</v>
+      </c>
+      <c r="F154">
+        <v>80</v>
       </c>
       <c r="G154">
-        <v>0.0</v>
+        <v>62.02</v>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155">
-        <v>14049</v>
+        <v>14044</v>
       </c>
       <c r="B155" t="s">
-        <v>7</v>
+        <v>23</v>
       </c>
       <c r="C155" t="s">
         <v>8</v>
       </c>
       <c r="D155">
-        <v>2016</v>
+        <v>2023</v>
       </c>
       <c r="E155">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="F155">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="G155">
-        <v>34.62</v>
+        <v>55.0</v>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156">
-        <v>14046</v>
+        <v>14015</v>
       </c>
       <c r="B156" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="C156" t="s">
         <v>8</v>
       </c>
       <c r="D156">
-        <v>2016</v>
+        <v>2023</v>
       </c>
       <c r="E156">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="F156">
-        <v>21</v>
+        <v>1</v>
       </c>
       <c r="G156">
-        <v>21.88</v>
+        <v>9.09</v>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157">
-        <v>14256</v>
+        <v>14031</v>
       </c>
       <c r="B157" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="C157" t="s">
         <v>8</v>
       </c>
       <c r="D157">
-        <v>2016</v>
+        <v>2023</v>
       </c>
       <c r="E157">
-        <v>51</v>
+        <v>123</v>
       </c>
       <c r="F157">
-        <v>24</v>
+        <v>104</v>
       </c>
       <c r="G157">
-        <v>47.06</v>
+        <v>84.55</v>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158">
-        <v>14048</v>
+        <v>14053</v>
       </c>
       <c r="B158" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="C158" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D158">
-        <v>2016</v>
+        <v>2023</v>
       </c>
       <c r="E158">
-        <v>35</v>
+        <v>54</v>
       </c>
       <c r="F158">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="G158">
-        <v>31.43</v>
+        <v>44.44</v>
       </c>
     </row>
     <row r="159" spans="1:7">
       <c r="A159">
-        <v>14264</v>
+        <v>14004</v>
       </c>
       <c r="B159" t="s">
+        <v>32</v>
+      </c>
+      <c r="C159" t="s">
+        <v>13</v>
+      </c>
+      <c r="D159">
+        <v>2023</v>
+      </c>
+      <c r="E159">
+        <v>30</v>
+      </c>
+      <c r="F159">
         <v>12</v>
       </c>
-      <c r="C159" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G159">
-        <v>28.95</v>
+        <v>40.0</v>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="A160">
-        <v>14260</v>
+        <v>14034</v>
       </c>
       <c r="B160" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C160" t="s">
         <v>8</v>
       </c>
       <c r="D160">
-        <v>2016</v>
+        <v>2023</v>
       </c>
       <c r="E160">
-        <v>61</v>
+        <v>12</v>
       </c>
       <c r="F160">
-        <v>26</v>
+        <v>6</v>
       </c>
       <c r="G160">
-        <v>42.62</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161">
-        <v>14305</v>
+        <v>14006</v>
       </c>
       <c r="B161" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="C161" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="D161">
-        <v>2016</v>
+        <v>2023</v>
       </c>
       <c r="E161">
-        <v>42</v>
+        <v>61</v>
       </c>
       <c r="F161">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="G161">
-        <v>47.62</v>
+        <v>72.13</v>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162">
-        <v>14055</v>
+        <v>14003</v>
       </c>
       <c r="B162" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="C162" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="D162">
-        <v>2016</v>
+        <v>2023</v>
       </c>
       <c r="E162">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="F162">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G162">
-        <v>5.56</v>
+        <v>62.5</v>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163">
-        <v>14003</v>
+        <v>14030</v>
       </c>
       <c r="B163" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="C163" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="D163">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="E163">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="F163">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="G163">
-        <v>46.67</v>
+        <v>57.14</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164">
-        <v>14424</v>
+        <v>14025</v>
       </c>
       <c r="B164" t="s">
-        <v>33</v>
+        <v>7</v>
       </c>
       <c r="C164" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="D164">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="E164">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F164">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="G164">
-        <v>18.75</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165">
-        <v>14329</v>
+        <v>14251</v>
       </c>
       <c r="B165" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="C165" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D165">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="E165">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="F165">
         <v>1</v>
       </c>
       <c r="G165">
-        <v>8.33</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166">
-        <v>14026</v>
+        <v>14008</v>
       </c>
       <c r="B166" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="C166" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="D166">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="E166">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F166">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="G166">
-        <v>29.41</v>
+        <v>87.5</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167">
-        <v>14046</v>
+        <v>14045</v>
       </c>
       <c r="B167" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="C167" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D167">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="E167">
-        <v>57</v>
+        <v>176</v>
       </c>
       <c r="F167">
-        <v>31</v>
+        <v>86</v>
       </c>
       <c r="G167">
-        <v>54.39</v>
+        <v>48.86</v>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="A168">
-        <v>14002</v>
+        <v>14036</v>
       </c>
       <c r="B168" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="C168" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="D168">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="E168">
-        <v>54</v>
+        <v>118</v>
       </c>
       <c r="F168">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="G168">
-        <v>40.74</v>
+        <v>54.24</v>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169">
-        <v>14256</v>
+        <v>14039</v>
       </c>
       <c r="B169" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="C169" t="s">
         <v>8</v>
       </c>
       <c r="D169">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="E169">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="F169">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="G169">
-        <v>46.51</v>
+        <v>96.0</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170">
-        <v>14033</v>
+        <v>14032</v>
       </c>
       <c r="B170" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="C170" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="D170">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="E170">
-        <v>28</v>
+        <v>108</v>
       </c>
       <c r="F170">
-        <v>9</v>
+        <v>68</v>
       </c>
       <c r="G170">
-        <v>32.14</v>
+        <v>62.96</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171">
-        <v>14005</v>
+        <v>14055</v>
       </c>
       <c r="B171" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="C171" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="D171">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="E171">
-        <v>18</v>
+        <v>194</v>
       </c>
       <c r="F171">
-        <v>6</v>
+        <v>159</v>
       </c>
       <c r="G171">
-        <v>33.33</v>
+        <v>81.96</v>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172">
-        <v>14049</v>
+        <v>14026</v>
       </c>
       <c r="B172" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="C172" t="s">
         <v>8</v>
       </c>
       <c r="D172">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="E172">
-        <v>28</v>
+        <v>43</v>
       </c>
       <c r="F172">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="G172">
-        <v>32.14</v>
+        <v>58.14</v>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173">
-        <v>14025</v>
+        <v>14009</v>
       </c>
       <c r="B173" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="C173" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="D173">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="E173">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="F173">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="G173">
-        <v>78.26</v>
+        <v>47.62</v>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="A174">
-        <v>14004</v>
+        <v>14314</v>
       </c>
       <c r="B174" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="C174" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="D174">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="E174">
-        <v>12</v>
+        <v>43</v>
       </c>
       <c r="F174">
-        <v>4</v>
+        <v>29</v>
       </c>
       <c r="G174">
-        <v>33.33</v>
+        <v>67.44</v>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="A175">
-        <v>14260</v>
+        <v>14027</v>
       </c>
       <c r="B175" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C175" t="s">
         <v>8</v>
       </c>
       <c r="D175">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="E175">
-        <v>66</v>
+        <v>37</v>
       </c>
       <c r="F175">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="G175">
-        <v>68.18</v>
+        <v>91.89</v>
       </c>
     </row>
     <row r="176" spans="1:7">
       <c r="A176">
-        <v>14053</v>
+        <v>14040</v>
       </c>
       <c r="B176" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="C176" t="s">
         <v>8</v>
       </c>
       <c r="D176">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="E176">
-        <v>2</v>
+        <v>79</v>
+      </c>
+      <c r="F176">
+        <v>58</v>
       </c>
       <c r="G176">
-        <v>0.0</v>
+        <v>73.42</v>
       </c>
     </row>
     <row r="177" spans="1:7">
       <c r="A177">
-        <v>14258</v>
+        <v>14001</v>
       </c>
       <c r="B177" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C177" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="D177">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="E177">
-        <v>12</v>
+        <v>62</v>
+      </c>
+      <c r="F177">
+        <v>45</v>
       </c>
       <c r="G177">
-        <v>0.0</v>
+        <v>72.58</v>
       </c>
     </row>
     <row r="178" spans="1:7">
       <c r="A178">
-        <v>14264</v>
+        <v>14010</v>
       </c>
       <c r="B178" t="s">
         <v>12</v>
       </c>
       <c r="C178" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="D178">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="E178">
-        <v>51</v>
+        <v>19</v>
       </c>
       <c r="F178">
-        <v>36</v>
+        <v>1</v>
       </c>
       <c r="G178">
-        <v>70.59</v>
+        <v>5.26</v>
       </c>
     </row>
     <row r="179" spans="1:7">
       <c r="A179">
-        <v>14048</v>
+        <v>14033</v>
       </c>
       <c r="B179" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="C179" t="s">
         <v>8</v>
       </c>
       <c r="D179">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="E179">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="F179">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G179">
-        <v>83.33</v>
+        <v>43.33</v>
       </c>
     </row>
     <row r="180" spans="1:7">
       <c r="A180">
-        <v>14055</v>
+        <v>14277</v>
       </c>
       <c r="B180" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="C180" t="s">
         <v>8</v>
       </c>
       <c r="D180">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="E180">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="F180">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="G180">
-        <v>45.45</v>
+        <v>41.67</v>
       </c>
     </row>
     <row r="181" spans="1:7">
       <c r="A181">
-        <v>14305</v>
+        <v>14045</v>
       </c>
       <c r="B181" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="C181" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D181">
-        <v>2017</v>
+        <v>2024</v>
       </c>
       <c r="E181">
-        <v>52</v>
+        <v>150</v>
       </c>
       <c r="F181">
-        <v>33</v>
+        <v>85</v>
       </c>
       <c r="G181">
-        <v>63.46</v>
+        <v>56.67</v>
       </c>
     </row>
     <row r="182" spans="1:7">
       <c r="A182">
-        <v>14013</v>
+        <v>14024</v>
       </c>
       <c r="B182" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="C182" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="D182">
-        <v>2017</v>
+        <v>2024</v>
       </c>
       <c r="E182">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>2</v>
       </c>
       <c r="G182">
-        <v>50.94</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="183" spans="1:7">
       <c r="A183">
-        <v>14032</v>
+        <v>14004</v>
       </c>
       <c r="B183" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="C183" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="D183">
-        <v>2017</v>
+        <v>2024</v>
       </c>
       <c r="E183">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="F183">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="G183">
-        <v>42.86</v>
+        <v>53.57</v>
       </c>
     </row>
     <row r="184" spans="1:7">
       <c r="A184">
-        <v>14001</v>
+        <v>14003</v>
       </c>
       <c r="B184" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="C184" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D184">
-        <v>2017</v>
+        <v>2024</v>
       </c>
       <c r="E184">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>5</v>
       </c>
       <c r="G184">
-        <v>64.41</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="185" spans="1:7">
       <c r="A185">
-        <v>14034</v>
+        <v>14001</v>
       </c>
       <c r="B185" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="C185" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="D185">
-        <v>2017</v>
+        <v>2024</v>
       </c>
       <c r="E185">
-        <v>18</v>
+        <v>45</v>
       </c>
       <c r="F185">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="G185">
-        <v>72.22</v>
+        <v>71.11</v>
       </c>
     </row>
     <row r="186" spans="1:7">
       <c r="A186">
-        <v>14043</v>
+        <v>14055</v>
       </c>
       <c r="B186" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="C186" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D186">
-        <v>2017</v>
+        <v>2024</v>
       </c>
       <c r="E186">
-        <v>14</v>
+        <v>168</v>
       </c>
       <c r="F186">
-        <v>11</v>
+        <v>121</v>
       </c>
       <c r="G186">
-        <v>78.57</v>
+        <v>72.02</v>
       </c>
     </row>
     <row r="187" spans="1:7">
       <c r="A187">
-        <v>14037</v>
+        <v>14314</v>
       </c>
       <c r="B187" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="C187" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D187">
-        <v>2017</v>
+        <v>2024</v>
       </c>
       <c r="E187">
-        <v>100</v>
+        <v>42</v>
       </c>
       <c r="F187">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="G187">
-        <v>35.0</v>
+        <v>71.43</v>
       </c>
     </row>
     <row r="188" spans="1:7">
       <c r="A188">
-        <v>14280</v>
+        <v>14050</v>
       </c>
       <c r="B188" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="C188" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D188">
-        <v>2017</v>
+        <v>2024</v>
       </c>
       <c r="E188">
-        <v>15</v>
+        <v>82</v>
       </c>
       <c r="F188">
-        <v>4</v>
+        <v>46</v>
       </c>
       <c r="G188">
-        <v>26.67</v>
+        <v>56.1</v>
       </c>
     </row>
     <row r="189" spans="1:7">
       <c r="A189">
-        <v>14028</v>
+        <v>14031</v>
       </c>
       <c r="B189" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="C189" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="D189">
-        <v>2017</v>
+        <v>2024</v>
       </c>
       <c r="E189">
-        <v>76</v>
+        <v>137</v>
       </c>
       <c r="F189">
-        <v>45</v>
+        <v>104</v>
       </c>
       <c r="G189">
-        <v>59.21</v>
+        <v>75.91</v>
       </c>
     </row>
     <row r="190" spans="1:7">
       <c r="A190">
-        <v>14042</v>
+        <v>14030</v>
       </c>
       <c r="B190" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C190" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="D190">
-        <v>2017</v>
+        <v>2024</v>
       </c>
       <c r="E190">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="F190">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="G190">
-        <v>26.32</v>
+        <v>34.62</v>
       </c>
     </row>
     <row r="191" spans="1:7">
       <c r="A191">
-        <v>14043</v>
+        <v>14036</v>
       </c>
       <c r="B191" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="C191" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="D191">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E191">
-        <v>17</v>
+        <v>93</v>
       </c>
       <c r="F191">
-        <v>16</v>
+        <v>49</v>
       </c>
       <c r="G191">
-        <v>94.12</v>
+        <v>52.69</v>
       </c>
     </row>
     <row r="192" spans="1:7">
       <c r="A192">
-        <v>14026</v>
+        <v>14032</v>
       </c>
       <c r="B192" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C192" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="D192">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E192">
-        <v>14</v>
+        <v>100</v>
       </c>
       <c r="F192">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="G192">
-        <v>64.29</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="193" spans="1:7">
       <c r="A193">
-        <v>14424</v>
+        <v>14039</v>
       </c>
       <c r="B193" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="C193" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="D193">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E193">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="F193">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G193">
-        <v>76.47</v>
+        <v>62.5</v>
       </c>
     </row>
     <row r="194" spans="1:7">
       <c r="A194">
-        <v>14048</v>
+        <v>14008</v>
       </c>
       <c r="B194" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="C194" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="D194">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E194">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="F194">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="G194">
-        <v>68.18</v>
+        <v>35.29</v>
       </c>
     </row>
     <row r="195" spans="1:7">
       <c r="A195">
-        <v>14258</v>
+        <v>14009</v>
       </c>
       <c r="B195" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="C195" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="D195">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E195">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="F195">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="G195">
-        <v>50.0</v>
+        <v>55.0</v>
       </c>
     </row>
     <row r="196" spans="1:7">
       <c r="A196">
-        <v>14256</v>
+        <v>14002</v>
       </c>
       <c r="B196" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C196" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="D196">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E196">
-        <v>50</v>
+        <v>12</v>
       </c>
       <c r="F196">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="G196">
-        <v>50.0</v>
+        <v>83.33</v>
       </c>
     </row>
     <row r="197" spans="1:7">
       <c r="A197">
-        <v>14005</v>
+        <v>14251</v>
       </c>
       <c r="B197" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C197" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D197">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E197">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F197">
         <v>5</v>
       </c>
       <c r="G197">
-        <v>71.43</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="198" spans="1:7">
       <c r="A198">
         <v>14034</v>
       </c>
       <c r="B198" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="C198" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="D198">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E198">
-        <v>24</v>
+        <v>7</v>
       </c>
       <c r="F198">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="G198">
-        <v>29.17</v>
+        <v>14.29</v>
       </c>
     </row>
     <row r="199" spans="1:7">
       <c r="A199">
-        <v>14029</v>
+        <v>14044</v>
       </c>
       <c r="B199" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
       <c r="C199" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="D199">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E199">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="F199">
-        <v>5</v>
+        <v>25</v>
       </c>
       <c r="G199">
-        <v>26.32</v>
+        <v>59.52</v>
       </c>
     </row>
     <row r="200" spans="1:7">
       <c r="A200">
-        <v>14004</v>
+        <v>14025</v>
       </c>
       <c r="B200" t="s">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="C200" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="D200">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E200">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F200">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G200">
-        <v>21.43</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="201" spans="1:7">
       <c r="A201">
-        <v>14013</v>
+        <v>14277</v>
       </c>
       <c r="B201" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="C201" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="D201">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E201">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>2</v>
       </c>
       <c r="G201">
-        <v>57.63</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="202" spans="1:7">
       <c r="A202">
-        <v>14329</v>
+        <v>14026</v>
       </c>
       <c r="B202" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="D202">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E202">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="F202">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="G202">
-        <v>20.0</v>
+        <v>32.43</v>
       </c>
     </row>
     <row r="203" spans="1:7">
       <c r="A203">
-        <v>14028</v>
+        <v>14006</v>
       </c>
       <c r="B203" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="C203" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="D203">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E203">
-        <v>103</v>
+        <v>30</v>
       </c>
       <c r="F203">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G203">
-        <v>57.28</v>
+        <v>36.67</v>
       </c>
     </row>
     <row r="204" spans="1:7">
       <c r="A204">
-        <v>14042</v>
+        <v>14053</v>
       </c>
       <c r="B204" t="s">
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="C204" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D204">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E204">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="F204">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="G204">
         <v>32.0</v>
       </c>
     </row>
     <row r="205" spans="1:7">
       <c r="A205">
-        <v>14280</v>
+        <v>14015</v>
       </c>
       <c r="B205" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="C205" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="D205">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E205">
         <v>15</v>
       </c>
       <c r="F205">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G205">
-        <v>26.67</v>
+        <v>40.0</v>
       </c>
     </row>
     <row r="206" spans="1:7">
       <c r="A206">
-        <v>14264</v>
+        <v>14029</v>
       </c>
       <c r="B206" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="C206" t="s">
         <v>8</v>
       </c>
       <c r="D206">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E206">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F206">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G206">
-        <v>62.07</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="207" spans="1:7">
       <c r="A207">
-        <v>14037</v>
+        <v>14041</v>
       </c>
       <c r="B207" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="C207" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="D207">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E207">
-        <v>99</v>
+        <v>10</v>
       </c>
       <c r="F207">
-        <v>55</v>
+        <v>6</v>
       </c>
       <c r="G207">
-        <v>55.56</v>
+        <v>60.0</v>
       </c>
     </row>
     <row r="208" spans="1:7">
       <c r="A208">
-        <v>14002</v>
+        <v>14027</v>
       </c>
       <c r="B208" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="C208" t="s">
+        <v>8</v>
+      </c>
+      <c r="D208">
+        <v>2024</v>
+      </c>
+      <c r="E208">
+        <v>23</v>
+      </c>
+      <c r="F208">
         <v>11</v>
       </c>
-      <c r="D208">
-[...7 lines deleted...]
-      </c>
       <c r="G208">
-        <v>41.38</v>
+        <v>47.83</v>
       </c>
     </row>
     <row r="209" spans="1:7">
       <c r="A209">
-        <v>14046</v>
+        <v>14040</v>
       </c>
       <c r="B209" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="C209" t="s">
         <v>8</v>
       </c>
       <c r="D209">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E209">
-        <v>91</v>
+        <v>63</v>
       </c>
       <c r="F209">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="G209">
-        <v>34.07</v>
+        <v>69.84</v>
       </c>
     </row>
     <row r="210" spans="1:7">
       <c r="A210">
-        <v>14032</v>
+        <v>14010</v>
       </c>
       <c r="B210" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="C210" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="D210">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E210">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F210">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="G210">
-        <v>35.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="211" spans="1:7">
       <c r="A211">
-        <v>14025</v>
+        <v>14033</v>
       </c>
       <c r="B211" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="C211" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="D211">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E211">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="F211">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="G211">
-        <v>81.82</v>
+        <v>53.85</v>
       </c>
     </row>
     <row r="212" spans="1:7">
       <c r="A212">
-        <v>14049</v>
+        <v>14050</v>
       </c>
       <c r="B212" t="s">
-        <v>7</v>
+        <v>35</v>
       </c>
       <c r="C212" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D212">
-        <v>2018</v>
+        <v>2025</v>
       </c>
       <c r="E212">
-        <v>37</v>
+        <v>91</v>
       </c>
       <c r="F212">
-        <v>11</v>
+        <v>57</v>
       </c>
       <c r="G212">
-        <v>29.73</v>
+        <v>62.64</v>
       </c>
     </row>
     <row r="213" spans="1:7">
       <c r="A213">
-        <v>14033</v>
+        <v>14045</v>
       </c>
       <c r="B213" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="C213" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D213">
-        <v>2018</v>
+        <v>2025</v>
       </c>
       <c r="E213">
-        <v>35</v>
+        <v>166</v>
       </c>
       <c r="F213">
-        <v>19</v>
+        <v>80</v>
       </c>
       <c r="G213">
-        <v>54.29</v>
+        <v>48.19</v>
       </c>
     </row>
     <row r="214" spans="1:7">
       <c r="A214">
-        <v>14305</v>
+        <v>14004</v>
       </c>
       <c r="B214" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="C214" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="D214">
-        <v>2018</v>
+        <v>2025</v>
       </c>
       <c r="E214">
-        <v>51</v>
+        <v>33</v>
       </c>
       <c r="F214">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="G214">
-        <v>78.43</v>
+        <v>48.48</v>
       </c>
     </row>
     <row r="215" spans="1:7">
       <c r="A215">
-        <v>14003</v>
+        <v>14031</v>
       </c>
       <c r="B215" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="C215" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="D215">
-        <v>2018</v>
+        <v>2025</v>
       </c>
       <c r="E215">
-        <v>27</v>
+        <v>124</v>
       </c>
       <c r="F215">
-        <v>27</v>
+        <v>93</v>
       </c>
       <c r="G215">
-        <v>100.0</v>
+        <v>75.0</v>
       </c>
     </row>
     <row r="216" spans="1:7">
       <c r="A216">
-        <v>14055</v>
+        <v>14006</v>
       </c>
       <c r="B216" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="C216" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="D216">
-        <v>2018</v>
+        <v>2025</v>
       </c>
       <c r="E216">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="F216">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="G216">
-        <v>47.06</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="217" spans="1:7">
       <c r="A217">
-        <v>14053</v>
+        <v>14008</v>
       </c>
       <c r="B217" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="C217" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="D217">
-        <v>2018</v>
+        <v>2025</v>
       </c>
       <c r="E217">
-        <v>9</v>
+        <v>11</v>
+      </c>
+      <c r="F217">
+        <v>1</v>
       </c>
       <c r="G217">
-        <v>0.0</v>
+        <v>9.09</v>
       </c>
     </row>
     <row r="218" spans="1:7">
       <c r="A218">
-        <v>14260</v>
+        <v>14041</v>
       </c>
       <c r="B218" t="s">
+        <v>39</v>
+      </c>
+      <c r="C218" t="s">
+        <v>8</v>
+      </c>
+      <c r="D218">
+        <v>2025</v>
+      </c>
+      <c r="E218">
+        <v>17</v>
+      </c>
+      <c r="F218">
         <v>9</v>
       </c>
-      <c r="C218" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G218">
-        <v>54.69</v>
+        <v>52.94</v>
       </c>
     </row>
     <row r="219" spans="1:7">
       <c r="A219">
-        <v>14001</v>
+        <v>14036</v>
       </c>
       <c r="B219" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C219" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="D219">
-        <v>2018</v>
+        <v>2025</v>
       </c>
       <c r="E219">
-        <v>76</v>
+        <v>108</v>
       </c>
       <c r="F219">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="G219">
-        <v>60.53</v>
+        <v>48.15</v>
       </c>
     </row>
     <row r="220" spans="1:7">
       <c r="A220">
-        <v>14280</v>
+        <v>14256</v>
       </c>
       <c r="B220" t="s">
-        <v>28</v>
+        <v>41</v>
       </c>
       <c r="C220" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D220">
-        <v>2019</v>
+        <v>2025</v>
       </c>
       <c r="E220">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F220">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="G220">
-        <v>77.27</v>
+        <v>40.0</v>
       </c>
     </row>
     <row r="221" spans="1:7">
       <c r="A221">
-        <v>14033</v>
+        <v>14277</v>
       </c>
       <c r="B221" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="C221" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="D221">
-        <v>2019</v>
+        <v>2025</v>
       </c>
       <c r="E221">
-        <v>32</v>
+        <v>5</v>
       </c>
       <c r="F221">
-        <v>24</v>
+        <v>1</v>
       </c>
       <c r="G221">
-        <v>75.0</v>
+        <v>20.0</v>
       </c>
     </row>
     <row r="222" spans="1:7">
       <c r="A222">
-        <v>14034</v>
+        <v>14314</v>
       </c>
       <c r="B222" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="C222" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D222">
-        <v>2019</v>
+        <v>2025</v>
       </c>
       <c r="E222">
-        <v>23</v>
+        <v>47</v>
       </c>
       <c r="F222">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="G222">
-        <v>43.48</v>
+        <v>51.06</v>
       </c>
     </row>
     <row r="223" spans="1:7">
       <c r="A223">
-        <v>14055</v>
+        <v>14015</v>
       </c>
       <c r="B223" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="C223" t="s">
         <v>8</v>
       </c>
       <c r="D223">
-        <v>2019</v>
+        <v>2025</v>
       </c>
       <c r="E223">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="F223">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="G223">
-        <v>55.0</v>
+        <v>42.86</v>
       </c>
     </row>
     <row r="224" spans="1:7">
       <c r="A224">
-        <v>14037</v>
+        <v>14024</v>
       </c>
       <c r="B224" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
       <c r="C224" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="D224">
-        <v>2019</v>
+        <v>2025</v>
       </c>
       <c r="E224">
-        <v>99</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>8</v>
       </c>
       <c r="G224">
-        <v>39.39</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="225" spans="1:7">
       <c r="A225">
-        <v>14025</v>
+        <v>14329</v>
       </c>
       <c r="B225" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="C225" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="D225">
-        <v>2019</v>
+        <v>2025</v>
       </c>
       <c r="E225">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="F225">
-        <v>17</v>
+        <v>2</v>
       </c>
       <c r="G225">
-        <v>85.0</v>
+        <v>15.38</v>
       </c>
     </row>
     <row r="226" spans="1:7">
       <c r="A226">
-        <v>14013</v>
+        <v>14427</v>
       </c>
       <c r="B226" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="C226" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="D226">
-        <v>2019</v>
+        <v>2025</v>
       </c>
       <c r="E226">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>5</v>
       </c>
       <c r="G226">
-        <v>70.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="227" spans="1:7">
       <c r="A227">
-        <v>14026</v>
+        <v>14461</v>
       </c>
       <c r="B227" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="C227" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="D227">
-        <v>2019</v>
+        <v>2025</v>
       </c>
       <c r="E227">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="G227">
-        <v>38.89</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="228" spans="1:7">
       <c r="A228">
-        <v>14053</v>
+        <v>14027</v>
       </c>
       <c r="B228" t="s">
-        <v>34</v>
+        <v>10</v>
       </c>
       <c r="C228" t="s">
         <v>8</v>
       </c>
       <c r="D228">
-        <v>2019</v>
+        <v>2025</v>
       </c>
       <c r="E228">
-        <v>7</v>
+        <v>25</v>
+      </c>
+      <c r="F228">
+        <v>16</v>
       </c>
       <c r="G228">
-        <v>0.0</v>
+        <v>64.0</v>
       </c>
     </row>
     <row r="229" spans="1:7">
       <c r="A229">
-        <v>14046</v>
+        <v>14040</v>
       </c>
       <c r="B229" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="C229" t="s">
         <v>8</v>
       </c>
       <c r="D229">
-        <v>2019</v>
+        <v>2025</v>
       </c>
       <c r="E229">
         <v>74</v>
       </c>
       <c r="F229">
-        <v>30</v>
+        <v>46</v>
       </c>
       <c r="G229">
-        <v>40.54</v>
+        <v>62.16</v>
       </c>
     </row>
     <row r="230" spans="1:7">
       <c r="A230">
-        <v>14256</v>
+        <v>14033</v>
       </c>
       <c r="B230" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="C230" t="s">
         <v>8</v>
       </c>
       <c r="D230">
-        <v>2019</v>
+        <v>2025</v>
       </c>
       <c r="E230">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="F230">
-        <v>34</v>
+        <v>5</v>
       </c>
       <c r="G230">
-        <v>53.97</v>
+        <v>26.32</v>
       </c>
     </row>
     <row r="231" spans="1:7">
       <c r="A231">
-        <v>14314</v>
+        <v>14003</v>
       </c>
       <c r="B231" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="C231" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="D231">
-        <v>2019</v>
+        <v>2025</v>
       </c>
       <c r="E231">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="F231">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="G231">
-        <v>53.85</v>
+        <v>37.5</v>
       </c>
     </row>
     <row r="232" spans="1:7">
       <c r="A232">
-        <v>14305</v>
+        <v>14030</v>
       </c>
       <c r="B232" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="C232" t="s">
         <v>8</v>
       </c>
       <c r="D232">
-        <v>2019</v>
+        <v>2025</v>
       </c>
       <c r="E232">
-        <v>49</v>
+        <v>21</v>
       </c>
       <c r="F232">
-        <v>45</v>
+        <v>10</v>
       </c>
       <c r="G232">
-        <v>91.84</v>
+        <v>47.62</v>
       </c>
     </row>
     <row r="233" spans="1:7">
       <c r="A233">
-        <v>14042</v>
+        <v>14053</v>
       </c>
       <c r="B233" t="s">
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="C233" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D233">
-        <v>2019</v>
+        <v>2025</v>
       </c>
       <c r="E233">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="F233">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="G233">
-        <v>38.46</v>
+        <v>55.56</v>
       </c>
     </row>
     <row r="234" spans="1:7">
       <c r="A234">
-        <v>14264</v>
+        <v>14029</v>
       </c>
       <c r="B234" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="C234" t="s">
         <v>8</v>
       </c>
       <c r="D234">
-        <v>2019</v>
+        <v>2025</v>
       </c>
       <c r="E234">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="F234">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="G234">
-        <v>65.85</v>
+        <v>59.09</v>
       </c>
     </row>
     <row r="235" spans="1:7">
       <c r="A235">
-        <v>14004</v>
+        <v>14001</v>
       </c>
       <c r="B235" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="C235" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D235">
-        <v>2019</v>
+        <v>2025</v>
       </c>
       <c r="E235">
-        <v>6</v>
+        <v>48</v>
       </c>
       <c r="F235">
-        <v>3</v>
+        <v>32</v>
       </c>
       <c r="G235">
-        <v>50.0</v>
+        <v>66.67</v>
       </c>
     </row>
     <row r="236" spans="1:7">
       <c r="A236">
-        <v>14258</v>
+        <v>14010</v>
       </c>
       <c r="B236" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C236" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="D236">
-        <v>2019</v>
+        <v>2025</v>
       </c>
       <c r="E236">
-        <v>6</v>
+        <v>14</v>
+      </c>
+      <c r="F236">
+        <v>2</v>
       </c>
       <c r="G236">
-        <v>0.0</v>
+        <v>14.29</v>
       </c>
     </row>
     <row r="237" spans="1:7">
       <c r="A237">
-        <v>14032</v>
+        <v>14026</v>
       </c>
       <c r="B237" t="s">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="C237" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="D237">
-        <v>2019</v>
+        <v>2025</v>
       </c>
       <c r="E237">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="F237">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="G237">
-        <v>86.96</v>
+        <v>40.0</v>
       </c>
     </row>
     <row r="238" spans="1:7">
       <c r="A238">
-        <v>14049</v>
+        <v>14039</v>
       </c>
       <c r="B238" t="s">
+        <v>29</v>
+      </c>
+      <c r="C238" t="s">
+        <v>8</v>
+      </c>
+      <c r="D238">
+        <v>2025</v>
+      </c>
+      <c r="E238">
+        <v>35</v>
+      </c>
+      <c r="F238">
         <v>7</v>
       </c>
-      <c r="C238" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G238">
-        <v>21.05</v>
+        <v>20.0</v>
       </c>
     </row>
     <row r="239" spans="1:7">
       <c r="A239">
-        <v>14329</v>
+        <v>14009</v>
       </c>
       <c r="B239" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="C239" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D239">
-        <v>2019</v>
+        <v>2025</v>
       </c>
       <c r="E239">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="F239">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G239">
-        <v>33.33</v>
+        <v>30.0</v>
       </c>
     </row>
     <row r="240" spans="1:7">
       <c r="A240">
-        <v>14002</v>
+        <v>14025</v>
       </c>
       <c r="B240" t="s">
+        <v>7</v>
+      </c>
+      <c r="C240" t="s">
+        <v>8</v>
+      </c>
+      <c r="D240">
+        <v>2025</v>
+      </c>
+      <c r="E240">
         <v>16</v>
       </c>
-      <c r="C240" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F240">
-        <v>32</v>
+        <v>4</v>
       </c>
       <c r="G240">
-        <v>55.17</v>
+        <v>25.0</v>
       </c>
     </row>
     <row r="241" spans="1:7">
       <c r="A241">
-        <v>14003</v>
+        <v>14251</v>
       </c>
       <c r="B241" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="C241" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D241">
-        <v>2019</v>
+        <v>2025</v>
       </c>
       <c r="E241">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="F241">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="G241">
-        <v>33.33</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="242" spans="1:7">
       <c r="A242">
-        <v>14260</v>
+        <v>14044</v>
       </c>
       <c r="B242" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="C242" t="s">
         <v>8</v>
       </c>
       <c r="D242">
-        <v>2019</v>
+        <v>2025</v>
       </c>
       <c r="E242">
-        <v>65</v>
+        <v>49</v>
       </c>
       <c r="F242">
         <v>27</v>
       </c>
       <c r="G242">
-        <v>41.54</v>
+        <v>55.1</v>
       </c>
     </row>
     <row r="243" spans="1:7">
       <c r="A243">
-        <v>14028</v>
+        <v>14034</v>
       </c>
       <c r="B243" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="C243" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="D243">
-        <v>2019</v>
+        <v>2025</v>
       </c>
       <c r="E243">
-        <v>73</v>
+        <v>13</v>
       </c>
       <c r="F243">
-        <v>58</v>
+        <v>2</v>
       </c>
       <c r="G243">
-        <v>79.45</v>
+        <v>15.38</v>
       </c>
     </row>
     <row r="244" spans="1:7">
       <c r="A244">
-        <v>14029</v>
+        <v>14002</v>
       </c>
       <c r="B244" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="C244" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="D244">
-        <v>2019</v>
+        <v>2025</v>
       </c>
       <c r="E244">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="F244">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="G244">
-        <v>83.33</v>
+        <v>33.33</v>
       </c>
     </row>
     <row r="245" spans="1:7">
       <c r="A245">
-        <v>14424</v>
+        <v>14032</v>
       </c>
       <c r="B245" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="C245" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="D245">
-        <v>2019</v>
+        <v>2025</v>
       </c>
       <c r="E245">
-        <v>24</v>
+        <v>86</v>
       </c>
       <c r="F245">
-        <v>14</v>
+        <v>34</v>
       </c>
       <c r="G245">
-        <v>58.33</v>
+        <v>39.53</v>
       </c>
     </row>
     <row r="246" spans="1:7">
       <c r="A246">
-        <v>14001</v>
+        <v>14055</v>
       </c>
       <c r="B246" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="C246" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="D246">
-        <v>2019</v>
+        <v>2025</v>
       </c>
       <c r="E246">
-        <v>56</v>
+        <v>155</v>
       </c>
       <c r="F246">
-        <v>36</v>
+        <v>101</v>
       </c>
       <c r="G246">
-        <v>64.29</v>
-[...3702 lines deleted...]
-        <v>66.67</v>
+        <v>65.16</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">